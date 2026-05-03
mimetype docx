--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,6568 +66,6685 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Soil pH and Redox Potential on Root Uptake of Iron</w:t>
+                <w:t xml:space="preserve">Diffusion/heterogeneous reaction in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-025-02750-z⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-026-04706-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515047v1</w:t>
+                <w:t xml:space="preserve">hal-05587472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical model for transient heat transfer modeling of geothermal monotube heat exchangers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Soil pH and Redox Potential on Root Uptake of Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 121, pp.103039. </w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.9688-9699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.103039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42729-025-02750-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573389v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using non-equilibrium thermodynamics to model cadmium accumulation by maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new analytical model for transient heat transfer modeling of geothermal monotube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Maakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpb.2024.100369⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 121, pp.103039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.103039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840552v1</w:t>
+                <w:t xml:space="preserve">hal-04573389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled model for the diffusion/heterogeneous reaction in porous media: Boundary layer problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using non-equilibrium thermodynamics to model cadmium accumulation by maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Millet</w:t>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 179, pp.104500. </w:t>
+              <w:t xml:space="preserve">Current Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.100369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpb.2024.100369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244298v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium and trace metals (Cd, Cu, Mn, Ni, Zn) on root iron uptake in relation to chemical properties of the root-excreted ligands</w:t>
+                <w:t xml:space="preserve">Upscaled model for the diffusion/heterogeneous reaction in porous media: Boundary layer problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (5), pp.1013-1025. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10534-023-00500-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411181v1</w:t>
+                <w:t xml:space="preserve">hal-04244298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling coupled heterogeneous diffusion reaction equations in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of mass transfer on the estimation of the thermal conductivity of a wet material by the hot wire and parallel hot wire methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Moyne</w:t>
+                <w:t xml:space="preserve">Harouna Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-023-03501-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202, pp.123732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059135v1</w:t>
+                <w:t xml:space="preserve">hal-04411147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mass transfer on the estimation of the thermal conductivity of a wet material by the hot wire and parallel hot wire methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of calcium and trace metals (Cd, Cu, Mn, Ni, Zn) on root iron uptake in relation to chemical properties of the root-excreted ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123732⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (5), pp.1013-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-023-00500-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411147v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling poromechanical models of coalbed methane reservoir incorporating the interplay between non-linear cleat deformation and solvation forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcio Murad</w:t>
+                <w:t xml:space="preserve">Upscaling coupled heterogeneous diffusion reaction equations in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112083⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-023-03501-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009259v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized model for diffusion and heterogeneous reaction in porous media: Numerical study and validation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Upscaling poromechanical models of coalbed methane reservoir incorporating the interplay between non-linear cleat deformation and solvation forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 111, pp.486-500. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262-263, pp.112083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773660v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical analogy associated with a multi-isotherms medium with internal heat source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Jannot</w:t>
+                <w:t xml:space="preserve">Homogenized model for diffusion and heterogeneous reaction in porous media: Numerical study and validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.101177. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.486-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2021.101177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506981v1</w:t>
+                <w:t xml:space="preserve">hal-03773660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral approach for homogenization of diffusion and heterogeneous reaction in porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrical analogy associated with a multi-isotherms medium with internal heat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 104, pp.666-681. </w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.101177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2021.101177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556971v1</w:t>
+                <w:t xml:space="preserve">hal-03506981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on the optimization of a geothermal heat pump studied using a thermodynamic model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spectral approach for homogenization of diffusion and heterogeneous reaction in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/960/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.666-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531960v1</w:t>
+                <w:t xml:space="preserve">hal-03556971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation force and adsorption isotherm of a fluid mixture in nanopores of complex geometry based on fundamental measure theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of boundary conditions on the optimization of a geothermal heat pump studied using a thermodynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Minghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac0ab5⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 960 (1), pp.012003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/960/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476442v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heat transfer on the estimation of water vapor diffusion coefficient in transient regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+                <w:t xml:space="preserve">Solvation force and adsorption isotherm of a fluid mixture in nanopores of complex geometry based on fundamental measure theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q D Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121558⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (33), pp.335002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac0ab5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265547v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Classical Homogenization Procedure for Coupled Diffusion-Heterogeneous Reaction Processes in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bourbatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 140 (2), pp.437-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-021-01683-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments of the Gas Research Institute method for the permeability measurement of porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of heat transfer on the estimation of water vapor diffusion coefficient in transient regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Mamadou Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0043915⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.121558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248974v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling study to evaluate the mechanisms of root iron uptake by Noccaea caerulescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 463 (1-2), pp.125-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-021-04873-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could root-excreted iron ligands contribute to cadmium and zinc uptake by the hyperaccumulator Noccaea caerulescens?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New developments of the Gas Research Institute method for the permeability measurement of porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 467 (1-2), pp.129-153. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (6), pp.065102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-05037-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0043915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385775v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale model for flow and transport in CO2-enhanced coalbed methane recovery incorporating gas mixture adsorption effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Could root-excreted iron ligands contribute to cadmium and zinc uptake by the hyperaccumulator Noccaea caerulescens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103706⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 467 (1-2), pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-05037-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922716v1</w:t>
+                <w:t xml:space="preserve">hal-03385775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale model for flow and transport in CO2-enhanced coalbed methane recovery incorporating gas mixture adsorption effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Dat Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.103706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012034v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How root nutrient uptake affects rhizosphere pH: A modelling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Custos</w:t>
+                <w:t xml:space="preserve">Upscaled Model for Multicomponent Gas Transport in Porous Media Incorporating Slip Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moyne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114314⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (2), pp.309-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972170v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled Model for Multicomponent Gas Transport in Porous Media Incorporating Slip Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How root nutrient uptake affects rhizosphere pH: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01478-x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984096v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.8094-8106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736211v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling diffusion-reaction in porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Moyne</w:t>
+                <w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 231 (5), pp.2011-2031. </w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-020-02631-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531428v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton nutation spectroscopy. Application to the quantitation of water in a kaolinite sample</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">Upscaling diffusion-reaction in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106614⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (5), pp.2011-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-020-02631-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318848v1</w:t>
+                <w:t xml:space="preserve">hal-02531428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach to solve heat conduction problems with internal heat sources using resistance and quadrupole concepts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proton nutation spectroscopy. Application to the quantitation of water in a kaolinite sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.793-800. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 309, pp.106614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441298v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-scale poromechanical model for swelling porous media incorporating solvation forces: Application to enhanced coalbed methane recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A general approach to solve heat conduction problems with internal heat sources using resistance and quadrupole concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Maakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilova</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.01.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189167v1</w:t>
+                <w:t xml:space="preserve">hal-02441298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Dispersion in Porous Media by Pulsed Field Gradient NMR: Influence of the Fluid Rheology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A three-scale poromechanical model for swelling porous media incorporating solvation forces: Application to enhanced coalbed methane recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio A. Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (1), pp.101-124. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.47-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-018-1027-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728885v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of short transverse relaxation times by pseudo-echo nutation experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Study of Dispersion in Porous Media by Pulsed Field Gradient NMR: Influence of the Fluid Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 292, pp.8 - 15. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.101-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-018-1027-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789645v1</w:t>
+                <w:t xml:space="preserve">hal-01728885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for computing ionic profiles and disjoining pressure in swelling porous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measurement of short transverse relaxation times by pseudo-echo nutation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tien D. Le</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-016-9572-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 292, pp.8 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409065v1</w:t>
+                <w:t xml:space="preserve">hal-01789645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new methodology for computing ionic profiles and disjoining pressure in swelling porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio A. Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo P. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien D. Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp.975-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-016-9572-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527628v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-scale model for ionic solute transport in swelling clays incorporating ion–ion correlation effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 75, pp.31 - 52. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417590v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A three-scale model for ionic solute transport in swelling clays incorporating ion–ion correlation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.31 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418289v1</w:t>
+                <w:t xml:space="preserve">hal-01417590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Cd-EDTA complexes to cadmium uptake by maize: a modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio A. Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-013-1906-7⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418277v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach for conduction heat transfer: one- and two-equation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Amaral Souto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (1), pp.257--274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40314-013-0059-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale approach for conduction heat transfer: one and two-equation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Amaral Amaral Souto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (2), pp.433--449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40314-013-0072-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution of Cd-EDTA complexes to cadmium uptake by maize: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Treillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 374 (1), pp.497--512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-013-1906-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01418275v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale non-local model of swelling porous media incorporating ion size correlation effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426242v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of dispersion by NMR: comparison between NMR measurements and stochastic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-scale non-local model of swelling porous media incorporating ion size correlation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.2493 - 2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567998v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel and Isotropic/nematic transitions in aqueous suspensions of natural nontronite clay. Influence of particle anisotropy. Part 2. Gel structure and Mechanical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+                <w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la801894a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414096v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Maranzana</w:t>
+                <w:t xml:space="preserve">Sol-Gel and Isotropic/nematic transitions in aqueous suspensions of natural nontronite clay. Influence of particle anisotropy. Part 2. Gel structure and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la801894a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814397v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494958v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00298490v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Antoine</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382126v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.326 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298304v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of electro-osmosis in clayey materials including pH effects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2006.05.004⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738446v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition test in a clay powder (MX-80 bentonite)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Modelling of electro-osmosis in clayey materials including pH effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (1-7), pp.441-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2006.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738456v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d'imbibition dans une poudre de bentonite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Imbibition test in a clay powder (MX-80 bentonite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (1-4), pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738458v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion in periodic porous media. Experience versus theory for two-dimensional systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+                <w:t xml:space="preserve">Essai d'imbibition dans une poudre de bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (1), pp.135-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01127699v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying with internal heat generation: theoretical aspects and application to microwave heating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Perré</w:t>
+                <w:t xml:space="preserve">Dispersion in periodic porous media. Experience versus theory for two-dimensional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helio Pedro Amaral Souto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (12), pp.1861-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(96)00518-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690174v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water dynamics in an oak stand. I soil moisture, water popentials and water uptake by roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying with internal heat generation: theoretical aspects and application to microwave heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Moyne</w:t>
+                <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 172, pp.17-27</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 42 (2), pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714261v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water dynamics in an oak stand. A model of the soil-root network compared with experimental data</w:t>
+                <w:t xml:space="preserve">Soil water dynamics in an oak stand. I soil moisture, water popentials and water uptake by roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 172, pp.29-43</w:t>
+              <w:t xml:space="preserve">, 1995, 172, pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705778v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of water transport in drying gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Soil water dynamics in an oak stand. A model of the soil-root network compared with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (3), pp.360-369</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 172, pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706690v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage et mécanismes de transport de l'eau dans les gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mechanism of water transport in drying gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Do Amaral Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 167, pp.9-17</w:t>
+              <w:t xml:space="preserve">International Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (3), pp.360-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709405v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séchage et mécanismes de transport de l'eau dans les gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Do Amaral Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 167, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ablative melting of a solid cylinder perpendicularly pressed against a heated wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villermaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 29 (9), pp.1407-1415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0017-9310(86)90172-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6637,3749 +6754,3749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hydromécanique à trois échelles du gaz de houille intégrant les phénomènes multiphysiques de l’échelle moléculaire à l’échelle du réservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Dat Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling the Flash Method by using a Conducto-Radiative Monte-Carlo Method: Application to Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer (RAD-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124298v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Flash Method by using a Conducto-Radiative Monte-Carlo Method: Application to Porous Media</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Parent</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer (RAD-19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410633v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FDFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surprisingly effective dispersion in porous medium for non-Newtonian fluids : highlighted by NMR techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Gas-water Flow with Capillary Trapping and Adsorption in Coal Beds (CBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panfilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tien Dung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Zhapbasbayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR XV - 15th European Conference on the Mathematics of Oil Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE, Aug 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201601867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par IRM de l’effet de glissement d’un fluide à seuil dans un capillaire en verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion in porous media with Newtonian and non-Newtonian fluids using pulsed field gradient NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalbed Methane Production Potential for Taldykuduk Block Karaganda Coal Basin, Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chavonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoues Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A Dual Porosity Model for Ionic Solute Transport in Swelling Clays Incorporating Ion-Ion Correlation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna University of Technology (TU Wien) ; Institute for Mechanics of Materials and Structures; Institute for Geotechnical Engineering, Jul 2013, Vienne, Austria. pp.9780784412992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784412992.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707622v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling Pressure in Expansive Porous Media Derived from Nano/Macro Homogenization Including Ion Size Correlation Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio A. Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443472v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual Porosity Model for Ionic Solute Transport in Swelling Clays Incorporating Ion-Ion Correlation Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Swelling Pressure in Expansive Porous Media Derived from Nano/Macro Homogenization Including Ion Size Correlation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vienna University of Technology (TU Wien) ; Institute for Mechanics of Materials and Structures; Institute for Geotechnical Engineering, Jul 2013, Vienne, Austria. pp.9780784412992, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/9780784412992.230⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784412992.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440191v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of electro-osmotic phenomena with pH effects in saturated clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on “Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle à deux et trois échelles pour l'étude des phénomènes électro-hydro-chimio-mécaniques dans les milieux poreux gonflants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microstructure et propriétés des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle pour l'homogénéisation des milieux poreux déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanismes et Mécanique des Matériaux et Structures à Longueur interne : Comportement et Effets d'Echelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement osmotique des milieux argileux gonflants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle pour la modélisation des milieux poreux déformables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">De l'électro-chimio-mécanique locale au comportement macroscopique des milieux poreux déformables : un exercice de changement d'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT, "Mécanique des milieux à longueur interne''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes du GFHN, ''Milieux poreux déformables''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168913v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Scale Modeling of Swelling Clays Derived by Homogenization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Approche multiéchelle pour la modélisation des milieux poreux déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Computational modeling of Multi-Scale Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Petropolis, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT, "Mécanique des milieux à longueur interne''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168921v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'électro-chimio-mécanique locale au comportement macroscopique des milieux poreux déformables : un exercice de changement d'échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Two-Scale Modeling of Swelling Clays Derived by Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes du GFHN, ''Milieux poreux déformables''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Computational modeling of Multi-Scale Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Petropolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168906v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach for the homogenization of clay materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Essai d’imbibition dans une poudre argileuse (bentonite MX-80)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting “Clay in natural and engineered barriers for radioactive waste confinement''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes du GFHN, ''Milieux poreux déformables''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168901v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d’imbibition dans une poudre argileuse (bentonite MX-80)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">A multiscale approach for the homogenization of clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes du GFHN, ''Milieux poreux déformables''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">International Meeting “Clay in natural and engineered barriers for radioactive waste confinement''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168911v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle pour l'homogénéisation des milieux poreux déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mathématiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Chemo-Mechanical Couplings in Swelling Clays Derived by Homogenization : Electroviscous Effects and Onsager's Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration experiment in a MX-80 bentonite in oedometric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting “Clay in natural and engineered barriers for radioactive waste confinement''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse micromécanique du comportement macroscopique des milieux poreux déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'Etudes sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéraulique des chambres de maturation : Coefficients de transfert à l'interface air/objet dans des écoulements à basse vitesse et fortement turbulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Prosetia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sechage micro-onde: de la modelisation du procédé à son optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées scientifiques de l'AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1992, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10389,280 +10506,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de chaleur 1. Conduction et convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. ISTE, 2022, Alain Dollet, 978-1-78405-805-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de chaleur 2. Rayonnement et échangeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. ISTE, 2022, Alain Dollet, 978-1-78405-806-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques : cours et 55 exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 978-2-332-83699-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10672,378 +10789,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Contaminant Transport in Swelling Clays Incorporating Ion–Ion Correlation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John H. Cushman; Daniel M. Tartakovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Groundwater Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.413 - 441, 2016, 9781498703048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à deux et trois échelles pour l'étude des phénomènes électro-chimio-mécaniques dans les milieux poreux gonflants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENPC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microstructure et propriétés des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-202, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Chemo-Mechanical Couplings in Swelling Clays Derived by Homogenization : Electroviscous Effects and Onsager's Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balkema Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poromechanics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.489-494, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11053,135 +11170,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized models of conduction-advection-radiation heat transfer in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11328,51 +11445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02750-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Maakoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.103039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2024.100369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104500" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-023-00500-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-023-03501-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Bal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Murad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minghini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03476442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q D Ha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac0ab5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mamadou Bal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01683-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04873-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05037-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dat Ha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Custos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114314" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02631-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.10.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1027-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01789645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.04.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Rocha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo P. Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien D. Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9572-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.10.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Treillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1906-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Souto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0059-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Amaral Souto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0072-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR49GFV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738446v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.05.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W305NPMF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGWLBMVD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Do Amaral Sobral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cairault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lede" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villermaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90172-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLHP4CRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panfilova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tien Dung" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadykov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zhapbasbayev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601867" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394469v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chavonnand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kaba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.208" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.230" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168881v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168885v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168921v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168901v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168918v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168903v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boisson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649346v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534098v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Rocha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Oliveira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stemmelen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009265v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05587472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04706-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02750-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Maakoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.103039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2024.100369" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Bal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-023-00500-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-023-03501-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Ha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Murad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.07.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minghini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03476442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q D Ha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac0ab5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01683-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mamadou Bal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121558" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04873-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043915" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05037-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dat Ha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103706" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Custos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02631-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1027-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01789645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.04.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo P. Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien D. Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9572-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.10.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Souto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0059-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Amaral Souto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0072-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Treillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1906-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR49GFV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.05.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W305NPMF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGWLBMVD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738458v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Do Amaral Sobral" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cairault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lede" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villermaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90172-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLHP4CRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panfilova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tien Dung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadykov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zhapbasbayev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601867" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chavonnand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kaba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.230" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.208" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boisson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649346v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534098v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Rocha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Oliveira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168697v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stemmelen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009265v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sans" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>