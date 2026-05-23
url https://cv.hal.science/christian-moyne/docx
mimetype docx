--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion/heterogeneous reaction in porous media</w:t>
+                <w:t xml:space="preserve">Diffusion/heterogeneous reaction in porous media: Brownian random walk approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
@@ -308,2042 +308,2029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical model for transient heat transfer modeling of geothermal monotube heat exchangers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using non-equilibrium thermodynamics to model cadmium accumulation by maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jannot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.103039⟩</w:t>
+              <w:t xml:space="preserve">Current Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.100369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpb.2024.100369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573389v1</w:t>
+                <w:t xml:space="preserve">hal-04840552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using non-equilibrium thermodynamics to model cadmium accumulation by maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new analytical model for transient heat transfer modeling of geothermal monotube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Maakoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leglize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.100369. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 121, pp.103039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpb.2024.100369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.103039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840552v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled model for the diffusion/heterogeneous reaction in porous media: Boundary layer problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of calcium and trace metals (Cd, Cu, Mn, Ni, Zn) on root iron uptake in relation to chemical properties of the root-excreted ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Millet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 179, pp.104500. </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (5), pp.1013-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-023-00500-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244298v1</w:t>
+                <w:t xml:space="preserve">hal-04411181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mass transfer on the estimation of the thermal conductivity of a wet material by the hot wire and parallel hot wire methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling coupled heterogeneous diffusion reaction equations in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harouna Bal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123732⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-023-03501-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411147v1</w:t>
+                <w:t xml:space="preserve">hal-04059135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium and trace metals (Cd, Cu, Mn, Ni, Zn) on root iron uptake in relation to chemical properties of the root-excreted ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of mass transfer on the estimation of the thermal conductivity of a wet material by the hot wire and parallel hot wire methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-023-00500-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202, pp.123732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411181v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling coupled heterogeneous diffusion reaction equations in porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Moyne</w:t>
+                <w:t xml:space="preserve">Upscaling poromechanical models of coalbed methane reservoir incorporating the interplay between non-linear cleat deformation and solvation forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-023-03501-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262-263, pp.112083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059135v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling poromechanical models of coalbed methane reservoir incorporating the interplay between non-linear cleat deformation and solvation forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaled model for the diffusion/heterogeneous reaction in porous media: Boundary layer problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcio Murad</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 262-263, pp.112083. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009259v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized model for diffusion and heterogeneous reaction in porous media: Numerical study and validation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tien Dung Le</w:t>
+                <w:t xml:space="preserve">Electrical analogy associated with a multi-isotherms medium with internal heat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 111, pp.486-500. </w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.101177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2021.101177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773660v1</w:t>
+                <w:t xml:space="preserve">hal-03506981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical analogy associated with a multi-isotherms medium with internal heat source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Jannot</w:t>
+                <w:t xml:space="preserve">Influence of boundary conditions on the optimization of a geothermal heat pump studied using a thermodynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Minghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2021.101177⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 960 (1), pp.012003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/960/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506981v1</w:t>
+                <w:t xml:space="preserve">hal-03531960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral approach for homogenization of diffusion and heterogeneous reaction in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bourbatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 104, pp.666-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2021.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on the optimization of a geothermal heat pump studied using a thermodynamic model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Costea</w:t>
+                <w:t xml:space="preserve">Homogenized model for diffusion and heterogeneous reaction in porous media: Numerical study and validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 960 (1), pp.012003. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.486-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/960/1/012003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531960v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation force and adsorption isotherm of a fluid mixture in nanopores of complex geometry based on fundamental measure theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q D Ha</w:t>
+                <w:t xml:space="preserve">Limits of Classical Homogenization Procedure for Coupled Diffusion-Heterogeneous Reaction Processes in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac0ab5⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (2), pp.437-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-021-01683-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476442v1</w:t>
+                <w:t xml:space="preserve">hal-03414220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Classical Homogenization Procedure for Coupled Diffusion-Heterogeneous Reaction Processes in Porous Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Millet</w:t>
+                <w:t xml:space="preserve">Influence of heat transfer on the estimation of water vapor diffusion coefficient in transient regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Mamadou Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (2), pp.437-457. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.121558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-021-01683-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414220v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heat transfer on the estimation of water vapor diffusion coefficient in transient regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+                <w:t xml:space="preserve">A modelling study to evaluate the mechanisms of root iron uptake by Noccaea caerulescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121558⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 463 (1-2), pp.125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-04873-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265547v1</w:t>
+                <w:t xml:space="preserve">hal-03342419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling study to evaluate the mechanisms of root iron uptake by Noccaea caerulescens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">New developments of the Gas Research Institute method for the permeability measurement of porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tien Dung Le</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 463 (1-2), pp.125-144. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (6), pp.065102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-04873-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0043915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342419v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments of the Gas Research Institute method for the permeability measurement of porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
+                <w:t xml:space="preserve">Could root-excreted iron ligands contribute to cadmium and zinc uptake by the hyperaccumulator Noccaea caerulescens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0043915⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 467 (1-2), pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-05037-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248974v1</w:t>
+                <w:t xml:space="preserve">hal-03385775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could root-excreted iron ligands contribute to cadmium and zinc uptake by the hyperaccumulator Noccaea caerulescens?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Solvation force and adsorption isotherm of a fluid mixture in nanopores of complex geometry based on fundamental measure theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q D Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 467 (1-2), pp.129-153. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (33), pp.335002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-05037-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac0ab5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385775v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale model for flow and transport in CO2-enhanced coalbed methane recovery incorporating gas mixture adsorption effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How root nutrient uptake affects rhizosphere pH: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Dat Ha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
+                <w:t xml:space="preserve">Jean-Marc Custos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 144, pp.103706. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922716v1</w:t>
+                <w:t xml:space="preserve">hal-02972170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaled Model for Multicomponent Gas Transport in Porous Media Incorporating Slip Effect</w:t>
               </w:r>
@@ -2427,529 +2414,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How root nutrient uptake affects rhizosphere pH: A modelling study</w:t>
+                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Custos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114314⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.8094-8106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972170v1</w:t>
+                <w:t xml:space="preserve">hal-03012034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
+                <w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bligny</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012034v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+                <w:t xml:space="preserve">Upscaling diffusion-reaction in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bourbatache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (5), pp.2011-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-020-02631-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736211v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling diffusion-reaction in porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Moyne</w:t>
+                <w:t xml:space="preserve">Multiscale model for flow and transport in CO2-enhanced coalbed methane recovery incorporating gas mixture adsorption effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Dat Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 231 (5), pp.2011-2031. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.103706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-020-02631-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531428v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton nutation spectroscopy. Application to the quantitation of water in a kaolinite sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,77 +3009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach to solve heat conduction problems with internal heat sources using resistance and quadrupole concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas El Maakoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129, pp.793-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,77 +3230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Dispersion in Porous Media by Pulsed Field Gradient NMR: Influence of the Fluid Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (1), pp.101-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,51 +3334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of short transverse relaxation times by pseudo-echo nutation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,90 +3581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t>
@@ -3770,2981 +3770,2993 @@
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, pp.31 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach for conduction heat transfer: one- and two-equation models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Cd-EDTA complexes to cadmium uptake by maize: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. P. Amaral Souto</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Treillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-013-0059-x⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 374 (1), pp.497--512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-013-1906-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418274v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale approach for conduction heat transfer: one and two-equation models</w:t>
+                <w:t xml:space="preserve">Multi-scale approach for conduction heat transfer: one- and two-equation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. P. Amaral Amaral Souto</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Amaral Souto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33 (2), pp.433--449. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-013-0072-0⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.257--274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-013-0059-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418273v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Cd-EDTA complexes to cadmium uptake by maize: a modelling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Scale approach for conduction heat transfer: one and two-equation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Amaral Amaral Souto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-013-1906-7⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.433--449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-013-0072-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418277v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of dispersion by NMR: comparison between NMR measurements and stochastic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-scale non-local model of swelling porous media incorporating ion size correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (12), pp.2493 - 2521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel and Isotropic/nematic transitions in aqueous suspensions of natural nontronite clay. Influence of particle anisotropy. Part 2. Gel structure and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.127-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la801894a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494958v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+                <w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.326 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298490v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Antoine</w:t>
+                <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382126v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00298304v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of electro-osmosis in clayey materials including pH effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (1-7), pp.441-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pce.2006.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbibition test in a clay powder (MX-80 bentonite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (1-4), pp.235-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d'imbibition dans une poudre de bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (1), pp.135-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion in periodic porous media. Experience versus theory for two-dimensional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helio Pedro Amaral Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 52 (12), pp.1861-1874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2509(96)00518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying with internal heat generation: theoretical aspects and application to microwave heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 42 (2), pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water dynamics in an oak stand. I soil moisture, water popentials and water uptake by roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 172, pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water dynamics in an oak stand. A model of the soil-root network compared with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 172, pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of water transport in drying gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Do Amaral Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (3), pp.360-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage et mécanismes de transport de l'eau dans les gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Do Amaral Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 167, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablative melting of a solid cylinder perpendicularly pressed against a heated wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villermaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 29 (9), pp.1407-1415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0017-9310(86)90172-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6754,3749 +6766,3749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hydromécanique à trois échelles du gaz de houille intégrant les phénomènes multiphysiques de l’échelle moléculaire à l’échelle du réservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Dat Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Flash Method by using a Conducto-Radiative Monte-Carlo Method: Application to Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Radiative Transfer (RAD-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.319-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/RAD-19.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FDFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391848v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Mainka</w:t>
+                <w:t xml:space="preserve">Surprisingly effective dispersion in porous medium for non-Newtonian fluids : highlighted by NMR techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t>
+              <w:t xml:space="preserve">Interpore 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707615v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surprisingly effective dispersion in porous medium for non-Newtonian fluids : highlighted by NMR techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Ferrari</w:t>
+                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7th FDFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678350v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Gas-water Flow with Capillary Trapping and Adsorption in Coal Beds (CBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panfilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tien Dung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Zhapbasbayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR XV - 15th European Conference on the Mathematics of Oil Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE, Aug 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201601867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par IRM de l’effet de glissement d’un fluide à seuil dans un capillaire en verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion in porous media with Newtonian and non-Newtonian fluids using pulsed field gradient NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalbed Methane Production Potential for Taldykuduk Block Karaganda Coal Basin, Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chavonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio A. Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707621v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laoues Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
+              <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707620v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391893v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Porosity Model for Ionic Solute Transport in Swelling Clays Incorporating Ion-Ion Correlation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vienna University of Technology (TU Wien) ; Institute for Mechanics of Materials and Structures; Institute for Geotechnical Engineering, Jul 2013, Vienne, Austria. pp.9780784412992, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784412992.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling Pressure in Expansive Porous Media Derived from Nano/Macro Homogenization Including Ion Size Correlation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vienna University of Technology (TU Wien) ; Institute for Mechanics of Materials and Structures; Institute for Geotechnical Engineering, Jul 2013, Vienne, Austria. pp.9780784412992, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784412992.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidarta A. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of electro-osmotic phenomena with pH effects in saturated clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Modèle à deux et trois échelles pour l'étude des phénomènes électro-hydro-chimio-mécaniques dans les milieux poreux gonflants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Moyne</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on “Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Microstructure et propriétés des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168883v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle à deux et trois échelles pour l'étude des phénomènes électro-hydro-chimio-mécaniques dans les milieux poreux gonflants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Modelling of electro-osmotic phenomena with pH effects in saturated clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microstructure et propriétés des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on “Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168881v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle pour l'homogénéisation des milieux poreux déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanismes et Mécanique des Matériaux et Structures à Longueur interne : Comportement et Effets d'Echelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement osmotique des milieux argileux gonflants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'électro-chimio-mécanique locale au comportement macroscopique des milieux poreux déformables : un exercice de changement d'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etudes du GFHN, ''Milieux poreux déformables''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiéchelle pour la modélisation des milieux poreux déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT, "Mécanique des milieux à longueur interne''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Scale Modeling of Swelling Clays Derived by Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Computational modeling of Multi-Scale Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Petropolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d’imbibition dans une poudre argileuse (bentonite MX-80)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">A multiscale approach for the homogenization of clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes du GFHN, ''Milieux poreux déformables''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">International Meeting “Clay in natural and engineered barriers for radioactive waste confinement''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168911v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach for the homogenization of clay materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Essai d’imbibition dans une poudre argileuse (bentonite MX-80)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting “Clay in natural and engineered barriers for radioactive waste confinement''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes du GFHN, ''Milieux poreux déformables''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168901v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle pour l'homogénéisation des milieux poreux déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mathématiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Chemo-Mechanical Couplings in Swelling Clays Derived by Homogenization : Electroviscous Effects and Onsager's Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration experiment in a MX-80 bentonite in oedometric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting “Clay in natural and engineered barriers for radioactive waste confinement''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse micromécanique du comportement macroscopique des milieux poreux déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'Etudes sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéraulique des chambres de maturation : Coefficients de transfert à l'interface air/objet dans des écoulements à basse vitesse et fortement turbulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Prosetia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sechage micro-onde: de la modelisation du procédé à son optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées scientifiques de l'AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1992, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10506,280 +10518,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de chaleur 1. Conduction et convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. ISTE, 2022, Alain Dollet, 978-1-78405-805-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de chaleur 2. Rayonnement et échangeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. ISTE, 2022, Alain Dollet, 978-1-78405-806-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques : cours et 55 exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 978-2-332-83699-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10789,378 +10801,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Contaminant Transport in Swelling Clays Incorporating Ion–Ion Correlation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio A. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John H. Cushman; Daniel M. Tartakovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Groundwater Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.413 - 441, 2016, 9781498703048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à deux et trois échelles pour l'étude des phénomènes électro-chimio-mécaniques dans les milieux poreux gonflants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENPC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microstructure et propriétés des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-202, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Chemo-Mechanical Couplings in Swelling Clays Derived by Homogenization : Electroviscous Effects and Onsager's Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balkema Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poromechanics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.489-494, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11170,135 +11182,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized models of conduction-advection-radiation heat transfer in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11445,51 +11457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05587472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04706-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02750-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Maakoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.103039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2024.100369" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Bal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-023-00500-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-023-03501-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Ha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Murad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.07.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minghini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03476442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q D Ha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac0ab5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01683-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mamadou Bal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121558" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04873-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043915" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05037-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dat Ha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103706" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Custos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02631-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1027-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01789645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.04.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo P. Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien D. Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9572-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.10.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Souto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0059-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Amaral Souto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0072-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Treillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1906-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR49GFV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.05.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W305NPMF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGWLBMVD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738458v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Do Amaral Sobral" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cairault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lede" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villermaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90172-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLHP4CRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panfilova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tien Dung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadykov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zhapbasbayev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601867" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chavonnand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kaba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.230" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.208" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boisson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649346v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534098v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Rocha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Oliveira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168697v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stemmelen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009265v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sans" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05587472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04706-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02750-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2024.100369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Maakoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.103039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-023-00500-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bourbatache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-023-03501-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Bal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Murad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104500" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minghini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/960/1/012003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01683-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mamadou Bal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04873-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043915" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05037-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03476442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q D Ha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac0ab5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Custos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114314" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02631-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dat Ha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103706" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1027-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01789645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.04.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo P. Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien D. Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9572-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.10.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5Q1802-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Treillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1906-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Souto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0059-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Amaral Amaral Souto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0072-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR49GFV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Maddi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801894a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.05.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W305NPMF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGWLBMVD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Do Amaral Sobral" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cairault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346551v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lede" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villermaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90172-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLHP4CRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066204v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panfilova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tien Dung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadykov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zhapbasbayev" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601867" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678273v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394469v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chavonnand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kaba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.230" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.208" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168895v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168918v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779141v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649339v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03649346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Rocha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Oliveira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168697v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stemmelen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168698v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009265v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sans" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>