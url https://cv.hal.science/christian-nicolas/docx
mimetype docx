--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -186,1312 +186,1446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaia Data Release 3: Astrophysical parameters inference system (Apsis) I -- methods and content overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. L. Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Heiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072586v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DONAT POURVOYEUR D’UN NOUVEAU FRAGMENT DE LAEVIUS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2021), pp.109-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution d’une terminologie de l’éloquence française à partir des nomenclatures rhétoriques du grec et du latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (Penser le retour de l’éloquence et de son enseignement), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/recherchestravaux.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’oikonomia chez Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pensée et pratique de l'intrigue comique (France-Italie, XVIe-XVIIIe siècles) Textes réunis par Christine Deloince-Louette et Jean-Yves Vialleton, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.6521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding (inter)textual insertions in Latin &amp;quot;grammatical commentary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jdmdh.1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who is the reader of Donatus’ Comment on Terence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursus.1222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuptiae Philologiae… et X-Query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Κοινωνία = Koinōnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38/2, pp.21-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Vives. L'exemple des grands hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n° 5 – printemps 2010, pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’étymologie pour l’œil à l’étymologie pour l’oreille : l’exemple de la prosthèse vocalique dans les Étymologies d’Isidore de Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82-2, pp.333-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de termes et transferts de méthode dans les étymologies bilingues. L’acculturation de lexiques étrangers dans des lexiques autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Interférences Ars Scribendi (4: TRANSFERTS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04763557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du genre et du nombre des autonymes en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27/1 (2005): volume 27 (tome 1), p. 45-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/hel.2005.2049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes d’énonciation et de temporalité dans le carmen 64 de Catulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 141, pp.30-37</w:t>
+              <w:t xml:space="preserve">, 1996, 144, pp.38-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adjectif chez Properce : un indice de poéticité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 144, pp.38-51</w:t>
+              <w:t xml:space="preserve">, 1996, 141, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quodam poeta Gallico transferendo et translato more elegorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 143, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on remplir le diagramme de Hope avec des mots latins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 70-1, pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation morphologique et ambiguïté sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 68 (47-49)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis omnibulé par ma rénumération&amp;quot; : quelques remarques sur le procédé de remotivation par attraction paronymique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 66 (1), pp.39-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procédé du calque sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 65, 1994-2, pp.75-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1501,1474 +1635,1474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citer les Anciens à la Renaissance dans les éditions de textes classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citer les Anciens à la Renaissance : la citation et la fabrique de l’Antiquité dans les éditions des textes classiques. Analyse et exploration numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5189 HiSoMA; Projet IThAC, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdonat de Lyon à Naples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Nicolardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus littéraires numérisés : la place du sujet lecteur et usager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chambéry (Savoie), France. pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La varietas stylistique de Donat commentateur de Térence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garnier, 2014, p. 271-284</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Vial, Mar 2010, Clermont - Ferrand, France. pp.271-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traces du duel en latin d’après Servius Aen. 2, 1 », dans A. Garcea, M.-K. Lhommé et D. Vallat (éd.), Fragments d’érudition. Servius et le savoir antique, SPUDASMATA 168, Olms, Hildesheim, 171-190</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments d’érudition. Servius et le savoir antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de variatio et son/ses expression(s) chez Donat commentant Térence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Variatio. L'aventure d'un principe d'écriture de l'Antiquité au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.271-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hyperdonat de Lyon à Naples » (en collaboration avec B. Bureau, M. Ambrosino, G. Castaldi, S. Fascione et F. Nicolardi), dans D. Pety (éd.), Patrimoine littéraire en ligne : la renaissance du lecteur ?, Université Savoie Mont Blanc, collection &amp;quot;Corpus&amp;quot;, 25-45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377970v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Michele Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Nicolardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Corpus littéraires numérisés : la place du sujet lecteur et usager » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etymologizing from eye to ear : about vowel prosthesis in Isidore's Origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin vulgaire-Latin tardif IX, Actes du Neuvième colloque international sur le latin vulgaire et tardif (LVLT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Biville, M.-K. Lhommé et D. Vallat, Jun 2009, Lyon, France. pp.795-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonymie et la connotation autonymique dans le Commentaire de Servius aux Bucoliques : quelques pièges pour les traducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Servius et sa réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Bouquet et B. Méniel, Oct 2009, Rennes, France. pp.53-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidius Naso dans l'interstice : la signature cryptée du poète des Héroïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovidius Naso dans l'interstice : la signature cryptée du poète des Héroïdes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La note de traducteur dans l'Antiquité et le niveau méta- de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La note de traducteur dans l'Antiquité et le niveau méta- de la traduction, ou Quand la patte du traducteur se prend dans le fil du texte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nanterre, université Paris X, France. p. 61-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant de commencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brubo Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commencer et finir. Débuts et fins dans les littératures grecque, latine et néolatine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Bureau et C. Nicolas, Sep 2006, Lyon (France), France. pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le statut syntaxique de l'autonyme dans l'énoncé latin ? L'exemple des tours X ab Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eléments ‘asyntaxiques' ou hors structure dans l'énoncé latin, organisé par le C.R.C.A. de l'Université Blaise Pascal de Clermont-Ferrand, 17-18 sept. 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, CLEMONT-FERRAND, France. p. 93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des fins d'acte et des fins de scène dans les comédies de Térence lues par Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« À la recherche des fins d'acte et des fins de scène dans les comédies de Térence lues par Donat »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, LYON, France. p. 595-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinguisme explicite et bilinguisme implicite dans les noms des divisions de la grammaire selon Isidore de Séville (Isid. Et. I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilinguisme explicite et bilinguisme implicite dans les noms des divisions de la grammaire selon Isidore de Séville (Isid. Et. I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, LYON, France. p. 377-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions homonymiques bilingues dans les commentaires lexicologiques grecs et latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homonymie dans les lexiques grec et latin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, ROUEN, France. p. 149-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe de la mention : l'exemple de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixième Colloque International de Linguistique Latine (Paris-Sèvres, 19-23 Avril 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, PARIS, France. p. 497-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿ Es posible rellenar el diagrama de Hope con términos latinos ? Estudios de lingüística latina. Actas del IX Coloquio Internacional de Lingüística latina (Benjamín García-Hernández ed.), Ediciones Clásicas, Madrid, 1998, 1003-1015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Coloquio Internacional de Lingüística latina (CILL 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamín García-Hernández, Apr 1997, Madrid, España. pp.1003-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néologie technique par traduction chez Cicéron et la notion de ‘verbumexverbalité’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création lexicale en latin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Fruyt et C. Nicolas, Apr 1997, Madrid, Espagne. pp.109-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2978,124 +3112,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdonat, digital edition project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Conference and Members’ Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3105,700 +3239,700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDECENTER. La visite apostolique de Nicolò Mascardi dans le diocèse d'Ajaccio en 1587</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Viallon; Christian Nicolas. LAHRHA, Collection Chrétiens et Sociétés. (Documents et mémoires N° 45), pp.992, 2022, Chrétiens et Sociétés., Bernard Hours, ISBN : 979-10-91592-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Désir demeuré désir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Liaroutzos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Liaroutzos; Christian Nicolas. Presses universitaires de Caen, pp.398, 2019, Miscellanea, Antoine Foucher, ISBN 284133919X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasse des Neux. Recueil poétique (BnF, Manuscrit français 22565)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Schrenck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Schrenck; Christian Nicolas. Classiques Garnier, 2019, Textes de la Renaissance, 218, Mireille Huchon, ISBN 978-2-406-07921-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Eunuque de Térence, texte, traduction et commentaire (en collaboration avec B. Bureau), coll. Commentario, Belles Lettres, Paris, 2015, LXII et 495 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence, L'Eunuque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Commentario, Hélène Casanova-Robin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCHOLAE DISCIMUS. Pratiques scolaires dans l'Antiquité tardive et le Haut Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Squillante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Longobardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Longobardi, C. Nicolas, M. Squillante. CEROR LYON 3, Collection du CEROR (46), pp.333, 2014, ISBN 978-2-36442-053-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04763550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sic enim appello... Essai sur l’autonymie terminologique gréco-latine chez Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeters Publishers, Bibliothèque d'études classiques (volume 45), pp.392, 2005, 9042916117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04763518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussyllanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Nicolas; Bruno Bureau. Peeters, Bibliotheque D'etudes Classiques, pp.487, 1998, ISBN 10- ‎ 9042907037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">C. Longobardi, C. Nicolas, M. Squillante. CEROR LYON 3, Collection du CEROR (46), pp.333, 2014, ISBN 978-2-36442-053-3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04763531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utraque Lingua. Le Calque sémantique: Domaine gréco-latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeters, Bibliothèque d'Etudes Classiques, pp.302, 1996, ISBN 2.87723.311.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04763525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3808,1744 +3942,1744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononciation et élision : que sont la synalèphe et l'ecthlipsis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette et Mathieu Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’École du livre. Langues, enseignement, édition aux temps de l’humanisme. Hommage à la professeure Martine Furno, préparés par Christiane Deloince-Louette et Mathieu Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers d’Humanisme et de Renaissance (211), Droz, p. 32-44., 2025, 978-2-600-06642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05296741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication du distique rétrograde latin (1) : Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Wolff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux sur les mots, les lettres et les sons dans les textes latins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scripta receptoria, 25, Ausonius, pp.377-400, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du distique rétrograde latin (2) : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Wolff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux sur les mots, les lettres et les sons dans les textes latins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scripta receptoria, 25, Ausonius, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, « III. Le document »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Viallon et Christian Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDECENTER, La Visite apostolique de Nicolò Mascardi dans le diocèse d’Ajaccio en 1587</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, collection CHrétiens et societés, Mémoires et documents (45, tome 1), LAHRHA, pp.213-265, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, « II. Le diocèse d’Ajaccio en 1587 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Viallon; Christian Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDECENTER, La Visite apostolique de Nicolò Mascardi dans le diocèse d’Ajaccio en 1587</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (45), LAHRHA, pp.167-211, 2022, Chrétiens et sociétés, Documents et mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite de Monseigneur Mascardi (in ASV/Congregatio episcoporum et regularium, Visitationes Apostolicae, 130 et 131). Transcription et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Franzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Flori et Hélène Paolini-Saez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolla =Todda : histoire, langue et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Travaux du Laboratoire régional d’archéologie IV, pp.68-77, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04763508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie de la liste grammaticale chez Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Ledentu, R. Loriol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser en listes dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scripta antiqua (122), Ausonius, pp.113-127, 2020, 978-2-35613-323-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt du manuscrit N Neapolitanus V B 17 dans l’édition électronique du commentaire de Donat à Térence pour le programme Hyperdonat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Longobardi et R. Valenti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISSONA NEXIO, Rotte del sapere, tra storia e futuro. Per Marisa Squillante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INVIGILATA LVCERNIS Rivista di scienze dell’antichità e del tardoantico (42, 2020), pp.297-309, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la traduction d’un technicisme peut faire évoluer le concept : l’exemple de la péripétie aristotélicienne et de ses avatars en latin et en vernaculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ailloud-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Taillade; Julie Gallego; Fabienne Fatello; Guillaume Gibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nemo par eloquentia : Mélanges de linguistique ancienne en hommage à Colette Bodelot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du Laboratoire de Recherche sur le Langage, Presses Universitaires Blaise Pascal, pp.521-540, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le latin se prête-t-il bien à l’oulipisme ? Quelques exemples renaissants chez François Rasse des Neux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Liaroutzos et C. Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASLAR (EA 4256), université de Caen Normandie, Presses universitaires de Caen, pp.35-50, 2019, 978-2-84133-919-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que restitue-t-on dans la prononciation dite restituée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malika Bastin-Hammou; Filippo Fonio; Pascale Paré-Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula Agitur. Pratique théâtrales, oralisation et didactique des langues et cultures de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-191, 2019, Didaskein, 978-2-37747-054-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.10274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for specific patterns in commenting philosophy: a comparison between Servius’ and William of Conches’ methods of explanatio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri di Filologia Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (2016-217), Edizioni Università di Trieste, pp.283-298, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces du duel en latin d’après Servius Aen. 2, 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Garcea, M.-K. Lhommé et D. Vallat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments d’érudition. Servius et le savoir antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPUDASMATA (168), Olms, pp.171-190, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoc enim apud se : la conscience de l’aparté et de ses potentialités comiques chez Donat commentateur de Térence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Paré-Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Aparté dans le théâtre antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUV, pp.251-294, 2014, 978-2-84292-419-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Néa de Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Longobardi, C. Nicolas, M. Squillante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scholae discimus. Pratiques scolaires dans l’Antiquité tardive et le Haut Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. CEROR (46), CEROR Lyon 3, pp.95-112, 2014, 978-2-36442-053-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grec de Donat : de quelques problèmes ecdotiques dans le Commentaire au Phormion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Garcea, M.-K. Lhommé et D. Vallat (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyphonia Romana. Hommages à Frédérique Biville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spudasmata 155.1, Olms, pp.335-349, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breuiter (breui) et les adverbes métalinguistiques exprimant la brièveté dans la rhétorique cicéronienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Brachet, M. Fruyt et P. Lecaudé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les adverbes latins : syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. Kubaba, L'Harmattan, pp.93-111, 2012, 978-2-296-56649-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gros mots, une forme romaine de communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Ledentu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole, Media, pouvoir dans l'Occident romain. Hommages offerts au Professeur Guy Achard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR, Lyon 3, diffusion De Boccard, pp.23-38, 2007, collection du CRGR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du recueil en forme de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hôs ephat', dixerit quispiam, comme disait l'autre.. Mécanismes de la citation et de la mention dans les langues de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal,-Grenoble 3, ELLUG, Grenoble, pp.7-14, 2006, Recherches et Travaux, hors série n° 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contours linguistiques flous de la mention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hôs ephat', dixerit quispiam, comme disait l'autre.. Mécanismes de la citation et de la mention dans les langues de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal-Grenoble 3, ELLUG, Grenoble, p. 125-145, 2006, Recherches et Travaux, hors série n° 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de l'autonyme en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Poli et G. Vottéro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Cyrène à Catherine : trois mille ans de Libyennes. Études grecques et latines offertes au professeur Catherine Dobias-Lalou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, Nancy, p. 415-428, 2005, A.D.R.A., Etudes Anciennes, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la synonymie entre noms propres : quelques cas latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bureau &amp; C. Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOUSSYLLANEA, Mélanges de linguistique et de littérature anciennes offerts à Claude Moussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters (Louvain-Paris), p. 219-228, 1998, Bibliothèque d'Études Classiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5555,117 +5689,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdonat, commentaire attribué à Aelius Donat aux comédies de Térence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ingarao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5675,118 +5809,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentum et fiction dramatique dans le commentaire de Donat à Térence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5854,51 +5988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7223A8C"/>
+    <w:nsid w:val="867049DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034957391" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17339370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079850120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.3915" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6521" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281266v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.1392" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724125v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00522501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2005.2049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ambrosino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Castaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fascione" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nicolardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00401794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00360114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubo Bureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schrenck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01705591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1119-l-eunuque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Squillante" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Longobardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ailloud-Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/fabula-agitur--419046.kjsp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.10274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Claisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00879555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034957391" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17339370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079850120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072586v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Creevey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fr&#233;mat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.3915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281266v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.1392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00522501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2005.2049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ambrosino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Castaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fascione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nicolardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00401794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00360114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubo Bureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04763474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schrenck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01705591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1119-l-eunuque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Squillante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Longobardi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ailloud-Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/fabula-agitur--419046.kjsp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.10274" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Claisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327461v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00327451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00879555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>