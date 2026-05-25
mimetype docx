--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -5988,51 +5988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="867049DE"/>
+    <w:nsid w:val="33D42C09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>