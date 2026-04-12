--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -190,209 +190,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner-apprendre la transition agroécologique dans l'enseignement agricole : l'exemple des alternatives aux néonicotinoïdes</w:t>
+                <w:t xml:space="preserve">Teaching and learning about agroecological transition in agricultural education: the example of alternatives to neonicotinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103, pp.31-44. </w:t>
+              <w:t xml:space="preserve">, 2025, 103, pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156159v1</w:t>
+                <w:t xml:space="preserve">hal-05447280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and learning about agroecological transition in agricultural education: the example of alternatives to neonicotinoids</w:t>
+                <w:t xml:space="preserve">Enseigner-apprendre la transition agroécologique dans l'enseignement agricole : l'exemple des alternatives aux néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103, pp.29-41. </w:t>
+              <w:t xml:space="preserve">, 2025, 103, pp.31-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447280v1</w:t>
+                <w:t xml:space="preserve">hal-05156159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la gestion des haies multifonctionnelles : accompagnement d’équipes pédagogiques engagées dans des dispositifs partenariaux territoriaux et scientifiques</w:t>
               </w:r>
@@ -463,572 +463,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lycées agricoles, acteurs intermédiaires de la réduction des pesticides dans les territoires. Résultats et perspectives du projet Ecophyto’TER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fleur Meynier</w:t>
+                <w:t xml:space="preserve">« Enseigner à produire autrement », ou comment le travail et l’image des enseignants et formateurs sont bousculés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.249.0007⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.179-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865962v1</w:t>
+                <w:t xml:space="preserve">hal-04577747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Anne Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enseigner à produire autrement », ou comment le travail et l’image des enseignants et formateurs sont bousculés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11w14⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577747v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les lycées agricoles, acteurs intermédiaires de la réduction des pesticides dans les territoires. Résultats et perspectives du projet Ecophyto’TER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Diaz</w:t>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fleur Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.7-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834267v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
@@ -1105,51 +1105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigues Inês</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1307,239 +1307,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un objet pédagogique territorialisé pour enseigner les transitions et l’agroécologie. Pour une pédagogie ancrée mobilisant des « jeux authentiques »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dégrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ta.026.0187⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247 (3), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.247.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974874v1</w:t>
+                <w:t xml:space="preserve">hal-04546869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un objet pédagogique territorialisé pour enseigner les transitions et l’agroécologie. Pour une pédagogie ancrée mobilisant des « jeux authentiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 247 (3), pp.25-33. </w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.187-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.247.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546869v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner-apprendre la réduction des produits phytosanitaires de synthèse. Premiers enseignements d’une recherche menée dans l’enseignement agricole secondaire et supérieur court (dispositifs Ecophyto’TER et PNRI1 Betteraves sans NNI)</w:t>
               </w:r>
@@ -1688,235 +1688,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC est une politique néolibérale</w:t>
+                <w:t xml:space="preserve">Pour une PAC agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+                <w:t xml:space="preserve">Stéphane Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubrulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 243 (2), pp.113-119. </w:t>
+              <w:t xml:space="preserve">, 2022, 243 (2), pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.243.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.243.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577726v1</w:t>
+                <w:t xml:space="preserve">hal-04577736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une PAC agroécologique</w:t>
+                <w:t xml:space="preserve">La PAC est une politique néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Foll</w:t>
+                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 243 (2), pp.87-97. </w:t>
+              <w:t xml:space="preserve">, 2022, 243 (2), pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.243.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.243.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577736v1</w:t>
+                <w:t xml:space="preserve">hal-04577726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC : Sortons des sentiers battus de la pensée dominante</w:t>
               </w:r>
@@ -2514,329 +2514,329 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Angot</w:t>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
+                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carayon David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cousinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+              <w:t xml:space="preserve">2023, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175492v1</w:t>
+                <w:t xml:space="preserve">hal-04379842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04379842v1</w:t>
+                <w:t xml:space="preserve">hal-04175492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3709,51 +3709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BB21A34"/>
+    <w:nsid w:val="7BE3AF40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3940,51 +3940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-peltier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7620-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076156311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quinton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04974874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0187" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubrulle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Foll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ringeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_PE02104&amp;amp;queryId=5c790b52-64f2-4464-bdc7-fad6328914a7&amp;amp;posInSet=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.gabor.2022.01.0201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UBFCH042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.fcrb-3s93" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.wrdg-w106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05400738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-peltier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7620-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076156311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quinton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04974874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Foll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubrulle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ringeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_PE02104&amp;amp;queryId=5c790b52-64f2-4464-bdc7-fad6328914a7&amp;amp;posInSet=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.gabor.2022.01.0201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UBFCH042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.fcrb-3s93" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.wrdg-w106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05400738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>