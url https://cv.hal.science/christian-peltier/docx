--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -190,1356 +190,1356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and learning about agroecological transition in agricultural education: the example of alternatives to neonicotinoids</w:t>
+                <w:t xml:space="preserve">Enseigner-apprendre la transition agroécologique dans l'enseignement agricole : l'exemple des alternatives aux néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103, pp.29-41. </w:t>
+              <w:t xml:space="preserve">, 2025, 103, pp.31-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447280v1</w:t>
+                <w:t xml:space="preserve">hal-05156159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner-apprendre la transition agroécologique dans l'enseignement agricole : l'exemple des alternatives aux néonicotinoïdes</w:t>
+                <w:t xml:space="preserve">Teaching and learning about agroecological transition in agricultural education: the example of alternatives to neonicotinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103, pp.31-44. </w:t>
+              <w:t xml:space="preserve">, 2025, 103, pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156159v1</w:t>
+                <w:t xml:space="preserve">hal-05447280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la gestion des haies multifonctionnelles : accompagnement d’équipes pédagogiques engagées dans des dispositifs partenariaux territoriaux et scientifiques</w:t>
+                <w:t xml:space="preserve">Un objet pédagogique territorialisé pour enseigner les transitions et l’agroécologie. Pour une pédagogie ancrée mobilisant des « jeux authentiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.247.0259⟩</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.187-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577640v1</w:t>
+                <w:t xml:space="preserve">hal-04974874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enseigner à produire autrement », ou comment le travail et l’image des enseignants et formateurs sont bousculés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dégrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11w14⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247 (3), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.247.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577747v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Former à la gestion des haies multifonctionnelles : accompagnement d’équipes pédagogiques engagées dans des dispositifs partenariaux territoriaux et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 247 (3), pp.259-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.247.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834267v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les lycées agricoles, acteurs intermédiaires de la réduction des pesticides dans les territoires. Résultats et perspectives du projet Ecophyto’TER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fleur Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lycées agricoles, acteurs intermédiaires de la réduction des pesticides dans les territoires. Résultats et perspectives du projet Ecophyto’TER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fleur Meynier</w:t>
+                <w:t xml:space="preserve">« Enseigner à produire autrement », ou comment le travail et l’image des enseignants et formateurs sont bousculés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.249.0007⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.179-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865962v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590908v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigues Inês</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573850v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du désamour au désir, les haies reviennent de loin. Introduction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.247.0045⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501970v1</w:t>
+                <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigues Inês</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.247.0025⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546869v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un objet pédagogique territorialisé pour enseigner les transitions et l’agroécologie. Pour une pédagogie ancrée mobilisant des « jeux authentiques »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du désamour au désir, les haies reviennent de loin. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.187-207. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247 (3), pp.45-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ta.026.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.247.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974874v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner-apprendre la réduction des produits phytosanitaires de synthèse. Premiers enseignements d’une recherche menée dans l’enseignement agricole secondaire et supérieur court (dispositifs Ecophyto’TER et PNRI1 Betteraves sans NNI)</w:t>
               </w:r>
@@ -1603,51 +1603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à des alternatives forestières : quelle prise en compte des mutations socio-écologiques des forêts françaises par l’enseignement agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1688,434 +1688,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une PAC agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment enseigner et apprendre l’agroécologie avec le poulet d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 243 (2), pp.87-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.243.0087⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 244 (3), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.244.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577736v1</w:t>
+                <w:t xml:space="preserve">hal-04577715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PAC est une politique néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243 (2), pp.113-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.243.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC : Sortons des sentiers battus de la pensée dominante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Pour une PAC agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubrulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 243 (2), pp.61-71. </w:t>
+              <w:t xml:space="preserve">, 2022, 243 (2), pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.243.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.243.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577730v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment enseigner et apprendre l’agroécologie avec le poulet d’élevage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAC : Sortons des sentiers battus de la pensée dominante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 244 (3), pp.161-171. </w:t>
+              <w:t xml:space="preserve">, 2022, 243 (2), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.244.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.243.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577715v1</w:t>
+                <w:t xml:space="preserve">hal-04577730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionner des projets éducatifs dans l’enseignement agricole en lien avec la transition agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,103 +2401,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du désamour au désir, les haies reviennent de loin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2704,77 +2704,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objet intégratif et dispositif de formation – accompagnement L’exemple de l’enseignement du plan de gestion de la haie multifonctionnelle dans l’enseignement agricole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Changements et Transitions: enjeux pour les éducations à l'environnement et au développement durable."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3361,51 +3361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La limace et le blaireau » ou l'enseignement agricole confronté à la tran- sition agro-écologique Petits enseignements à l'usage des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former au monde de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3544,51 +3544,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche Agenda 21 d'établissement d'enseignement et de formation. Lycée agricoles publics picards et autres expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3709,51 +3709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE3AF40"/>
+    <w:nsid w:val="E4F3F0B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3940,51 +3940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-peltier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7620-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076156311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quinton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04974874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Foll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubrulle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ringeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_PE02104&amp;amp;queryId=5c790b52-64f2-4464-bdc7-fad6328914a7&amp;amp;posInSet=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.gabor.2022.01.0201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UBFCH042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.fcrb-3s93" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.wrdg-w106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05400738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-peltier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7620-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076156311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quinton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art04-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04974874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubrulle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0113" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Foll" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0087" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04577705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ringeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_PE02104&amp;amp;queryId=5c790b52-64f2-4464-bdc7-fad6328914a7&amp;amp;posInSet=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.gabor.2022.01.0201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UBFCH042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.fcrb-3s93" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.wrdg-w106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05400738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>