--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1825,299 +1825,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and design of a bi-access tri-ban antenna combinig different radiating structures based on modal analysis of resonant cavity</w:t>
+                <w:t xml:space="preserve">Millimeter-wave antenna designs for 60 GHz applications: SoC and SiP approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1 - 13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 3 (Special issue 2), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078711000213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704180v1</w:t>
+                <w:t xml:space="preserve">hal-00623202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave antenna designs for 60 GHz applications: SoC and SiP approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and design of a bi-access tri-ban antenna combinig different radiating structures based on modal analysis of resonant cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pilard</w:t>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3 (Special issue 2), pp.179-188. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.1 - 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623202v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-access antenna for an opportunistic radio mobile communication of 4th generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,51 +4048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of compensated bridges in coplanar technology : flexibility of the compensation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56 (1-2), pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4747,51 +4747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of various types of compensated dielectric bridges for millimeter-wave coplanar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrick Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5266,51 +5266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EUMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,51 +5361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (21), pp.1853-1854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5465,51 +5465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,51 +5552,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (290)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (289)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5752,51 +5752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5832,417 +5832,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual coupling reduction through optimised choke structures in a Slotted Waveguide Antenna Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shandipsing Robee</w:t>
+                <w:t xml:space="preserve">Lightweight, Low-Profile 3-Port Antenna Using Additive Manufacturing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coatanea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352845⟩</w:t>
+              <w:t xml:space="preserve">EuMC 2023: 53rd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microwave Association, Sep 2023, Berlin, Germany. pp.303-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367110v1</w:t>
+                <w:t xml:space="preserve">hal-04341926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual coupling reduction through choke structures in a Slotted Waveguide Antenna Array</w:t>
+                <w:t xml:space="preserve">Mutual coupling reduction through optimised choke structures in a Slotted Waveguide Antenna Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shandipsing Robee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2023: IEEE Conference on Antenna Measurements and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Gènes, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342506v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight, Low-Profile 3-Port Antenna Using Additive Manufacturing Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Mutual coupling reduction through choke structures in a Slotted Waveguide Antenna Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shandipsing Robee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ph Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2023: 53rd European Microwave Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290446⟩</w:t>
+              <w:t xml:space="preserve">CAMA 2023: IEEE Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Genes, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341926v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources pré-déformées pour des analyses haute résolution de l'impact du rayonnement radiofréquence sur l'activité cérébrale</w:t>
               </w:r>
@@ -6375,51 +6375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ph Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,168 +6853,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du substrat diélectrique à l’élargissement de la bande passante d’une antenne spirale d’Archimède</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Antenne papillon repliée ultra-large bande réalisée en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haumant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138455v1</w:t>
+                <w:t xml:space="preserve">hal-02138157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra Wideband Transition From Coaxial Line to Two Parallel Lines Manufactured Using Additive Manufacturing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7073,182 +7073,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne papillon repliée ultra-large bande réalisée en fabrication additive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Contribution du substrat diélectrique à l’élargissement de la bande passante d’une antenne spirale d’Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138157v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’allègement d’une antenne cornet ridgé simple polarisation imprimée en 3D</w:t>
               </w:r>
@@ -7648,51 +7648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ph Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ph Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ph Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,541 +8005,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la polarisation d'un réseau conformé de guides à fentes fonctionnant dans la bande Ku et réalisé en technologie additive</w:t>
+                <w:t xml:space="preserve">Monopôle wifibi-bande sur substrat papier pour l'intégration de systèmes antennaires conformables, faible coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
+                <w:t xml:space="preserve">Hong Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Fourtinon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Balleri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Anastasia Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2017: 20èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">JNM2017: 20èmes Journées Nationale Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818112v1</w:t>
+                <w:t xml:space="preserve">hal-01807311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-source flexible packet parser for high data rate agile network probe</w:t>
+                <w:t xml:space="preserve">Directivity and ellipticity study for planar and 3D conformal RF-seeker antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t>
+                <w:t xml:space="preserve">Luc Fourtinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+                <w:t xml:space="preserve">Alessio Balleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CNS.2017.8228685⟩</w:t>
+              <w:t xml:space="preserve">CAMA 2017 : IEEE Conference on antenna measurements and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tsukuba, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2017.8273488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740903v1</w:t>
+                <w:t xml:space="preserve">hal-01807310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopôle wifibi-bande sur substrat papier pour l'intégration de systèmes antennaires conformables, faible coût</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Delattre</w:t>
+                <w:t xml:space="preserve">Etude de la polarisation d'un réseau conformé de guides à fentes fonctionnant dans la bande Ku et réalisé en technologie additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fourtinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Balleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2017: 20èmes Journées Nationale Microondes</w:t>
+              <w:t xml:space="preserve">JNM2017: 20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807311v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directivity and ellipticity study for planar and 3D conformal RF-seeker antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Open-source flexible packet parser for high data rate agile network probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Groleat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2017 : IEEE Conference on antenna measurements and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tsukuba, Japan. </w:t>
+              <w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Las Vegas, États-Unis. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2017.8273488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CNS.2017.8228685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807310v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur microonde à base de résonateur planaire pour une analyse glycémique in-situ</w:t>
               </w:r>
@@ -8784,77 +8784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la polarisation d’un réseau conformé de guides à fentes fonctionnant dans la bande Ku et réalisé en technologie additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fourtinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Balleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8896,90 +8896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining FPGAs and processors for high-throughput forensics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Groleat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9121,103 +9121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beampattern and polarisation synthesis of 3D RF-seeker antenna arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fourtinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Balleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Martin-Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor Signal Processing for Defence (SSPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
@@ -9410,51 +9410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fourtinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9820,51 +9820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTCC Technology for Microfluidic Applications Based on the Gap Waveguide Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10036,51 +10036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniplanar log-periodic antenna with a perpendicular plane reflector dedicated to a radio wave camera system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Ouasli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10153,77 +10153,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation électromagnétique HPC de réseaux d’antennes 3D/conformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fourtinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Balleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10278,51 +10278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sensor based on gap waveguide technology in LTCC for liquid sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10598,51 +10598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de milieux fluidiques à partir de structures basée sur la topologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,51 +10706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une antenne 3D/conforme d’autodirecteur: balayage électronique et polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fourtinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10937,385 +10937,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap Waveguide Structure in LTCC for Millimeter-Wave Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+                <w:t xml:space="preserve">ACTE: a new project analyzing the exposure of very young children to LTE wireless communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Peyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongning Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">BioEM2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057126v1</w:t>
+                <w:t xml:space="preserve">hal-02288398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Gap Waveguide Structure in LTCC for Millimeter-Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
+              <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122646v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTE: a new project analyzing the exposure of very young children to LTE wireless communication systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tongning Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288398v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of a generic LTE tablet for SAR assessment studies</w:t>
               </w:r>
@@ -12094,735 +12094,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative 4G mobile phone LDS antenna module using plastronics integration scheme</w:t>
+                <w:t xml:space="preserve">Dielectric Resonator Antenna Inside a Package for Millimeter Wave Transmitter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sonnerat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Shoaib Anwar Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSURSI 2013 : IEEE AP-S/URSI International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2013 : 7th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Goteborg, Suède. pp.2815 - 2818</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945750v1</w:t>
+                <w:t xml:space="preserve">hal-00854162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne de type DRA à 60GHz avec la théorie des modes caractéristiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative 4G mobile phone LDS antenna module using plastronics integration scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sonnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSURSI 2013 : IEEE AP-S/URSI International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, États-Unis. pp.2217-2218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845434v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie pour capteurs autonomes dans un contexte BSAN : Comparaison expérimentale entre sources d'énergie radiofréquences et lumineuses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception d'une antenne de type DRA à 60GHz avec la théorie des modes caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843299v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Comparative de l'exposition induite par les antennes relais et les mobiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Récupération d'énergie pour capteurs autonomes dans un contexte BSAN : Comparaison expérimentale entre sources d'énergie radiofréquences et lumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949552v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne spirale rectangulaire coplanaire bi-bande miniaturisée pour une communication Off-Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Analyse Comparative de l'exposition induite par les antennes relais et les mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845261v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Resonator Antenna Inside a Package for Millimeter Wave Transmitter System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
+                <w:t xml:space="preserve">Antenne spirale rectangulaire coplanaire bi-bande miniaturisée pour une communication Off-Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Pilard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2013 : 7th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Goteborg, Suède. pp.2815 - 2818</w:t>
+              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854162v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure analysis of children reproductive organs to EMF emitted by a mobile phone placed nearby</w:t>
               </w:r>
@@ -12985,51 +12985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia El Hadbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference, EUMW2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.814-817</w:t>
@@ -13097,51 +13097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia El Hadbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13183,77 +13183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne LDS Innovante pour des Applications 4G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sonnerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13533,90 +13533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband LDS antenna using two radiating elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sonnerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13693,51 +13693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mikhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14013,77 +14013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative LDS Antenna for 4G Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sonnerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14138,103 +14138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System in-Package Solution with Dielectric resonator Antenna and Power Amplifier for a 60GHz High Data-Rate Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Anwar Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2013 : 7th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden. pp.2820 - 2823</w:t>
@@ -14302,51 +14302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Varsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14388,77 +14388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 dBm P1dB and 4 dB Insertion Losses Optimized 4G Antenna Tuner Fully Integrated in a 130 nm CMOS SOI Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sonnerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14535,51 +14535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estructura Gap Waveguide en Tecnología LTCC para sub-milimétrica application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14840,623 +14840,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Combination of &amp;quot;circuit&amp;quot; and &amp;quot;cavity&amp;quot; Models for the Determination of Multifaceted Patches Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724739v1</w:t>
+                <w:t xml:space="preserve">hal-00724918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of &amp;quot;circuit&amp;quot; and &amp;quot;cavity&amp;quot; Models for the Determination of Multifaceted Patches Impedance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">Packaged antenna solution for the Radio front end @ 60 GHz based on a dielectric resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724918v1</w:t>
+                <w:t xml:space="preserve">hal-00724983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrical Dielectric Resonator Antenna excited by on-chip integrated slot for a completely packaged 60 GHz front-end solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
+                <w:t xml:space="preserve">Innovative Tunable Antenna Solution Using CMOS SOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sonnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE International SOI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Napa, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797557v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Tunable Antenna Solution Using CMOS SOI Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cylindrical Dielectric Resonator Antenna excited by on-chip integrated slot for a completely packaged 60 GHz front-end solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sonnerat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">Shoaib Anwar Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International SOI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Napa, California, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797583v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaged antenna solution for the Radio front end @ 60 GHz based on a dielectric resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
+                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724983v1</w:t>
+                <w:t xml:space="preserve">hal-00724739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono-block Dielectric Resonator Antenna with Incorporated Excitation for 60 GHz Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15498,77 +15498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4G Antenna Tuner Integrated in a 30 nm CMOS SOI Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sonnerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15645,64 +15645,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennas on Silicon: Hybrid Integration Versus SoC Solutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15757,90 +15757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Integrated Dielectric Resonator Antenna Solution for 60GHz front-end modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15882,64 +15882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15977,64 +15977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Access Stacked Patch Antennas for Opportunistic Radio Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16206,51 +16206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband microstrip to coplanar strip line/slot line transitions on perpendicular substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Ouasli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16353,51 +16353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
@@ -16420,1572 +16420,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep underwater compatible wi-fi antenna development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">A Global Synthesis tool and procedure for Filter-Antenna Co-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanology International 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737230v1</w:t>
+                <w:t xml:space="preserve">hal-00724984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration Techniques for Multi-Sensors SAR System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep underwater compatible wi-fi antenna development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Fabian Guarnizo Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Oceanology International 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797585v1</w:t>
+                <w:t xml:space="preserve">hal-00737230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Synthesis tool and procedure for Filter-Antenna Co-Design</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calibration Techniques for Multi-Sensors SAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Dall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM Symposium: 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724984v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne bi-accès tri-bande combinant différentes structures rayonnantes sur la base d'une analyse modale de cavité résonante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Combinaison de modèles «circuit» et «cavité» pour la détermination de limpédance dentrée de patchs à « facettes » multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623218v1</w:t>
+                <w:t xml:space="preserve">hal-00623222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phone simulating models validated by SAR distribution measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception, réalisation et caractérisation d'une antenne logpériodique planaire alimentée par un BALUN ultra large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Ouasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640766v1</w:t>
+                <w:t xml:space="preserve">hal-00623557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of fetuses to RF - Preliminary results assessed with different realistic 3D numerical models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Namur</w:t>
+                <w:t xml:space="preserve">Réseau linéaire d'antennes doubles ailettes pour stations de base WIMAX MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Charaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEMS 2011: 33rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725194v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance underwater UHF radio antenna development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Gac</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité et conception d'un réseau d'antennes dans la bande Ku (10.7 - 12.75 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Santander, Spain</w:t>
+              <w:t xml:space="preserve">JNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, BREST, France. pp.102-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609536v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-access tri-band wideband antenna for an opportunistic communication between 4G terminals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">Analyse de l'exploitation d'un FOETUS par un téléphone mobile dans les bandes GSM et UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
+              <w:t xml:space="preserve">JNM 2011 : 17èmes Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640743v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de modèles «circuit» et «cavité» pour la détermination de limpédance dentrée de patchs à « facettes » multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conception d'une antenne bi-accès tri-bande combinant différentes structures rayonnantes sur la base d'une analyse modale de cavité résonante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2011 : Journées nationales des micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623222v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, réalisation et caractérisation d'une antenne logpériodique planaire alimentée par un BALUN ultra large bande</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobile phone simulating models validated by SAR distribution measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623557v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité et conception d'un réseau d'antennes dans la bande Ku (10.7 - 12.75 GHz)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Deval</w:t>
+                <w:t xml:space="preserve">Exposure of fetuses to RF - Preliminary results assessed with different realistic 3D numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, BREST, France. pp.102-110</w:t>
+              <w:t xml:space="preserve">BEMS 2011: 33rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608504v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau linéaire d'antennes doubles ailettes pour stations de base WIMAX MIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Hemery</w:t>
+                <w:t xml:space="preserve">High performance underwater UHF radio antenna development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Fabian Guarnizo Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Oceans 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640738v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'exploitation d'un FOETUS par un téléphone mobile dans les bandes GSM et UMTS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+                <w:t xml:space="preserve">Bi-access tri-band wideband antenna for an opportunistic communication between 4G terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17èmes Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640724v1</w:t>
+                <w:t xml:space="preserve">hal-00640743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPDtm technologies for 60GHz WLAN applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
@@ -18040,51 +18040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soichi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Anquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18152,51 +18152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du débit d'absorption spécifique (DAS) de systèmes ayant des émissions irrégulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18247,51 +18247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne patch large bande à 60 GHz excitée en polarisation circulaire par deux microrubans en T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18329,103 +18329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne millimétrique hybride Silicium-IPD pour applications WLAN à 60GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
@@ -18467,51 +18467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'antennes patch à 60 GHz excitées par microrubans en U sur membrane Si/BCB et contrôlées par des déphaseurs à MEMS RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18573,506 +18573,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPD technologies for 60 GHz WLAN applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
+                <w:t xml:space="preserve">Antenne basse impédance de type résonateur diélectrique encapsulée pour une co-conception PA-Antenne à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Guzman Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP-S 2011: IEEE International Symposium on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM2011 : 17èmes journées nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623204v1</w:t>
+                <w:t xml:space="preserve">hal-00640740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne basse impédance de type résonateur diélectrique encapsulée pour une co-conception PA-Antenne à 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
+                <w:t xml:space="preserve">Antenne &amp;quot;double ailettes&amp;quot; très large bande intégrée sur substrat silicium SOI HR pour des applications millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2011 : 17èmes journées nationales Micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640740v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne &amp;quot;double ailettes&amp;quot; très large bande intégrée sur substrat silicium SOI HR pour des applications millimétriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Tuner d'antenne pour terminaux 3G intégré en technologie CMOS SOI avancée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sonnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
+              <w:t xml:space="preserve">17èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623201v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuner d'antenne pour terminaux 3G intégré en technologie CMOS SOI avancée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPD technologies for 60 GHz WLAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AP-S 2011: IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609547v1</w:t>
+                <w:t xml:space="preserve">hal-00623204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre Dual Behavior Resonator (DBR) à réponse plate en bande C</w:t>
               </w:r>
@@ -19183,51 +19183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of response time of sar probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19272,1214 +19272,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">High data rate radio transmissions for underwater short range applications : preliminary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Fabian Guarnizo Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
+              <w:t xml:space="preserve">Europole Mer Axis 5 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623210v1</w:t>
+                <w:t xml:space="preserve">hal-02301440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assesment of response time of SAR probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBEA 11: 10th International Congress of the European Bioelectromagnetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623230v1</w:t>
+                <w:t xml:space="preserve">hal-03943863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High data rate radio transmissions for underwater short range applications : preliminary studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hector Fabian Guarnizo Mendez</w:t>
+                <w:t xml:space="preserve">Assesment of response time of SAR probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europole Mer Axis 5 annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EBEA 11: 10th International Congress of the European Bioelectromagnetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301440v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
+                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943863v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband twin tail fins antenna on HR SOI silicon substrate for 60GHz applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne bi-accès tri-bandes large bande pour une communication opportuniste 4G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Topical Meeting on silicon Monolithic Integrated Circuits in RF systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.65 - 68</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725541v1</w:t>
+                <w:t xml:space="preserve">hal-00623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne bi-accès tri-bandes large bande pour une communication opportuniste 4G</w:t>
+                <w:t xml:space="preserve">Broadband twin tail fins antenna on HR SOI silicon substrate for 60GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gallée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">11th Topical Meeting on silicon Monolithic Integrated Circuits in RF systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.65 - 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623226v1</w:t>
+                <w:t xml:space="preserve">hal-00725541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New millimeter wave packaged antenna array on IPD technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
+                <w:t xml:space="preserve">N Band Planar Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiRF Conference : IEEE 10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WS2B-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451409v1</w:t>
+                <w:t xml:space="preserve">hal-00579766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Band Planar Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Design of a bi-access tri-band PIFA patch slot antenna for opportunistic radio system using equivalent cavity modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI - APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579766v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a bi-access tri-band PIFA patch slot antenna for opportunistic radio system using equivalent cavity modal analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Contribution to the modelling, the design and the characterization of integrated antennas on silicon for mmwaves applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI - APS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuMW 2010: European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527589v1</w:t>
+                <w:t xml:space="preserve">hal-00640647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the modelling, the design and the characterization of integrated antennas on silicon for mmwaves applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New millimeter wave packaged antenna array on IPD technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2010: European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">SiRF Conference : IEEE 10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640647v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis and optimization of a MIMO antenna system based upon hybrid diversity for wireless HDTV camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20517,77 +20517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-slot antennas on high resistivity silicon substrate for impedance control in a co-design with amplifier scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gianessello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20828,64 +20828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of caracteristic modes analysis in the design of multi-access antennas for an opportunistic radio system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21070,51 +21070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF Bordeaux event 2010 organized by EBEA (European BioElectromagnetics Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
@@ -21143,90 +21143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaged hybrid Si-IPD tm antenna for 60GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gianessello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21262,731 +21262,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Gain Conical Horn Antenna Integrated With a Planar Substrate for 60 GHz WPAN Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+                <w:t xml:space="preserve">94GHz silicon co-integrated LNA and antenna in a mm-wave dedicated BiCMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gianessello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIC 2010: IEEE Radio frequency Integrated Circuits Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim, United States. pp.83 - 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFIC.2010.5477390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492338v1</w:t>
+                <w:t xml:space="preserve">hal-00565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandwidth improvement of 60GHz micromachining patch antenna using gap coupled U - Microstrip feeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on antennas and propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">94GHz silicon co-integrated LNA and antenna in a mm-wave dedicated BiCMOS technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">High Gain Conical Horn Antenna Integrated With a Planar Substrate for 60 GHz WPAN Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIC 2010: IEEE Radio frequency Integrated Circuits Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.A12-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565823v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to the implementation of a multi-sensors test bench for real time SAR assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t>
+              <w:t xml:space="preserve">32nd BEMS Annual Meeting of the Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776160v1</w:t>
+                <w:t xml:space="preserve">hal-00640650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the implementation of a multi-sensors test bench for real time SAR assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Chrusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd BEMS Annual Meeting of the Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Seoul, North Korea</w:t>
+              <w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640650v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Folded slot integrated antenna array for millimeter wave CMOS applications on standard HR SOI Silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montusclat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SiRF 2009 : 9th IEEE topical meeting on silicon monolithic integrated circuits in RF systems, 19-21 January, San Diego, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491998v1</w:t>
+                <w:t xml:space="preserve">hal-00472843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne patch à 60GHz conçue sur membrane SI/BCB : amélioration de la bande passante par addition d'éléments parasites</w:t>
               </w:r>
@@ -21998,51 +21985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22061,303 +22048,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folded slot integrated antenna array for millimeter wave CMOS applications on standard HR SOI Silicon substrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiRF 2009 : 9th IEEE topical meeting on silicon monolithic integrated circuits in RF systems, 19-21 January, San Diego, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472843v1</w:t>
+                <w:t xml:space="preserve">hal-00492031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, MA, United States. pp.1001 - 1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492031v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne cornet avec un réseau d'alimentation sur un substrat planaire pour des applications WPAN à 60GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22464,51 +22464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22783,51 +22783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22934,51 +22934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AP-S/URSI: International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Charleston, United States. </w:t>
@@ -23010,1662 +23010,1645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+                <w:t xml:space="preserve">Study of 6th cross-coupled dual behavior resonator (DBR) filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave filters at CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492029v1</w:t>
+                <w:t xml:space="preserve">hal-00472889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6th cross-coupled dual behavior resonator (DBR) filter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of smooth wall compact and light-weight circular horns using the BoR FDTD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Souleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave filters at CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2009 : European Conference on Antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472889v1</w:t>
+                <w:t xml:space="preserve">hal-00472934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités de la technologie CMOS 65nm sur substrat SOI haute résistivité pour les applications millimétriques : amplificateur faible bruit et antenne intégrés sur un même substrat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Gloria</w:t>
+                <w:t xml:space="preserve">Dedicated measurement setup for MMW silicon integrated antennas : BiCMOS and CMOS high resistivity SOI processes characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montusclat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.2E-1, 1-4</w:t>
+              <w:t xml:space="preserve">EuCAP 2009 : European Conference on Antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480319v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of smooth wall compact and light-weight circular horns using the BoR FDTD method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rolland</w:t>
+                <w:t xml:space="preserve">Numerical modeling of an integrated multi-sector antenna using the DG-FDTD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Souleau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2009 : European Conference on Antennas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EuMC 2009 : 39th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472934v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated measurement setup for MMW silicon integrated antennas : BiCMOS and CMOS high resistivity SOI processes characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gloria</w:t>
+                <w:t xml:space="preserve">Potentialités de la technologie CMOS 65nm sur substrat SOI haute résistivité pour les applications millimétriques : amplificateur faible bruit et antenne intégrés sur un même substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2009 : European Conference on Antennas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.2E-1, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472925v1</w:t>
+                <w:t xml:space="preserve">hal-00480319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of an integrated multi-sector antenna using the DG-FDTD method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction by extrapolation of electric field distribution in phantom with gaussian functions for sar prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2009 : 39th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">BioEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359499v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction by extrapolation of electric field distribution in phantom with gaussian functions for sar prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">79GHz integrated antenna on low resistivity Si BiCMOS exploiting above-IC processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">EuCAP 2009 : European Conference on Antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472986v1</w:t>
+                <w:t xml:space="preserve">hal-00472914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">79GHz integrated antenna on low resistivity Si BiCMOS exploiting above-IC processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Belot</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of an Integrated Multi-Sector Antenna Using the DG-FDTD Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2009 : European Conference on Antennas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472914v1</w:t>
+                <w:t xml:space="preserve">hal-00525405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes multi-accès pour une communication mobile opportuniste de 4ème génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modules TX et RX hybrides 60GHz pour interfaces WLAN en environnement domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.Journées Nationales des Microondes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of an Integrated Multi-Sector Antenna Using the DG-FDTD Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de cornets compacts axisymétriques en technologie mousse par optimisation globale BoR-FDTD / AG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525405v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved (0.08-6GHz) portable dosimeter for epidemiologist studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472987v1</w:t>
+                <w:t xml:space="preserve">hal-00459792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de cornets compacts axisymétriques en technologie mousse par optimisation globale BoR-FDTD / AG</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved (0.08-6GHz) portable dosimeter for epidemiologist studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">BioEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445779v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Recherche approfondie sur le développement d'un dosimètre individuel optimisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2èmes rencontres scientifiques de la Fondation Santé et Radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459792v1</w:t>
+                <w:t xml:space="preserve">hal-00459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
               </w:r>
@@ -24770,3796 +24753,3818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche approfondie sur le développement d'un dosimètre individuel optimisé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+                <w:t xml:space="preserve">Fast Post-Production SAR Evaluation System through a comparative E-Fields extraction procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres scientifiques de la Fondation Santé et Radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">38th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.1004-1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459790v1</w:t>
+                <w:t xml:space="preserve">hal-00585939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Post-Production SAR Evaluation System through a comparative E-Fields extraction procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boucher</w:t>
+                <w:t xml:space="preserve">Metallized plastic based multi-sector biconical antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.1004-1006</w:t>
+              <w:t xml:space="preserve">First pass system success roadshow Ansoft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585939v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallized plastic based multi-sector biconical antenna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">C-Band alumina microstrip dual behavior resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First pass system success roadshow Ansoft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359570v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band alumina microstrip dual behavior resonator filters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problématique de la co-intégration des antennes et des actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée GDR SoC/SiP (Groupe de recherche system on chip - system in package) groupe : contraintes de l'intégration des systèmes AMS/RF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492042v1</w:t>
+                <w:t xml:space="preserve">hal-02483151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de la co-intégration des antennes et des actifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radome enhancing multi-sector antenna radiation performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR SoC/SiP (Groupe de recherche system on chip - system in package) groupe : contraintes de l'intégration des systèmes AMS/RF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE international symposium AP-S: Antennas and Propagation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2008.4619221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483151v1</w:t>
+                <w:t xml:space="preserve">hal-02359575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radome enhancing multi-sector antenna radiation performances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+                <w:t xml:space="preserve">N-Band planar filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international symposium AP-S: Antennas and Propagation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IMS '08 : International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2008.4619221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359575v1</w:t>
+                <w:t xml:space="preserve">hal-02488868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Band planar filter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated front-end modules at millimeter wave frequencies - Focus on integrated antennas and associated functions for mobile and wireless applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IMS '08 : International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">MIKON 2008 : XVII International conference on Microwaves, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Worclaw, Poland. pp.745 - 747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488868v1</w:t>
+                <w:t xml:space="preserve">hal-02488914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated front-end modules at millimeter wave frequencies - Focus on integrated antennas and associated functions for mobile and wireless applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid integrated antenna for automotive short range radar applications at 79GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2008 : XVII International conference on Microwaves, Radar and Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Worclaw, Poland. pp.745 - 747</w:t>
+              <w:t xml:space="preserve">EuMC 08 : European microwave conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsyerdam, Netherlands. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488914v1</w:t>
+                <w:t xml:space="preserve">hal-02488875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integrated antenna for automotive short range radar applications at 79GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sistemas integrados en tecnologias de silicio (Invitado Especial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 08 : European microwave conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsyerdam, Netherlands. 4p</w:t>
+              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad Javeriana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488875v1</w:t>
+                <w:t xml:space="preserve">hal-02483174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'antennes intégrées millimétriques sur silicium par couplage d'outils et de méthodes d'analyse électromagnétiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gloria</w:t>
+                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CNRS "Groupe de recherche Ondes GT4 Télécom"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.882 - 885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483182v1</w:t>
+                <w:t xml:space="preserve">hal-00492318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Optimisation d'antennes intégrées millimétriques sur silicium par couplage d'outils et de méthodes d'analyse électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.3</w:t>
+              <w:t xml:space="preserve">Journée CNRS "Groupe de recherche Ondes GT4 Télécom"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525731v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne 3D multisecteurs à base d'antennes Vivaldi verticales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes JNM : Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359561v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtre dual behavior resonator (DBR) multicouche multi-niveau à couplages croisés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Antenne 3D multisecteurs à base d'antennes Vivaldi verticales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">15èmes JNM : Journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481989v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+                <w:t xml:space="preserve">Etude de filtre dual behavior resonator (DBR) multicouche multi-niveau à couplages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492130v1</w:t>
+                <w:t xml:space="preserve">hal-02481989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.882 - 885, </w:t>
+              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1066 - 1069, </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492318v1</w:t>
+                <w:t xml:space="preserve">hal-00492130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sistemas integrados en tecnologias de silicio (Invitado Especial)</w:t>
+                <w:t xml:space="preserve">Antenas para aplicaciones mobiles (Invitado Especial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad Javeriana</w:t>
+              <w:t xml:space="preserve">IEEE Colombia, Ciclo de conferencias, Universidad Distrital, Facultad de tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483174v1</w:t>
+                <w:t xml:space="preserve">hal-02483156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenas para aplicaciones mobiles (Invitado Especial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Colombia, Ciclo de conferencias, Universidad Distrital, Facultad de tecnologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483156v1</w:t>
+                <w:t xml:space="preserve">hal-02483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483207v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457111v1</w:t>
+                <w:t xml:space="preserve">hal-00457094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457094v1</w:t>
+                <w:t xml:space="preserve">hal-02483168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectures RF : évolutions et contraintes face aux besoins multistandards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de la section électronique du club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483168v1</w:t>
+                <w:t xml:space="preserve">hal-02483166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures RF : évolutions et contraintes face aux besoins multistandards</w:t>
+                <w:t xml:space="preserve">Filtros : sintesis y tecnologias (Invitado Especial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section électronique du club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad nacional de Bogota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483166v1</w:t>
+                <w:t xml:space="preserve">hal-02483163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtros : sintesis y tecnologias (Invitado Especial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switched beam 3D vivaldi antennas for WLAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad nacional de Bogota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">ISAP 2007: international symposium on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483163v1</w:t>
+                <w:t xml:space="preserve">hal-02359558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched beam 3D vivaldi antennas for WLAN applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+                <w:t xml:space="preserve">Etude d'un dosimètre portatif pour les études épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Résibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAP 2007: international symposium on antennas and propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Niigata, Japan</w:t>
+              <w:t xml:space="preserve">1ères rencontres scientifiques de la Fondation Santé et Radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359558v1</w:t>
+                <w:t xml:space="preserve">hal-02483185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un dosimètre portatif pour les études épidémiologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Campos electromagneticos y salud (Invitado Especial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres scientifiques de la Fondation Santé et Radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Colombia : Ciclo de conferencias, Universidad de Los Andes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483185v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campos electromagneticos y salud (Invitado Especial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Wideband Circularly Polarized Patch Array for V-band Low-Cost Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Colombia : Ciclo de conferencias, Universidad de Los Andes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2007. APMC 2007. Asia-Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2007.4555170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483199v1</w:t>
+                <w:t xml:space="preserve">hal-00492123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Circularly Polarized Patch Array for V-band Low-Cost Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">3D multi-sector vivaldi antennas based on metallized plastic technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2007. APMC 2007. Asia-Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE international symposium AP-S: Antennas and Propagation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.5849-5852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2007.4396882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2007.4555170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492123v1</w:t>
+                <w:t xml:space="preserve">hal-02359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D multi-sector vivaldi antennas based on metallized plastic technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Exploitation des couplages de proximité dans une topologie de filtres à stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international symposium AP-S: Antennas and Propagation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2007.4396882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359567v1</w:t>
+                <w:t xml:space="preserve">hal-00525719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro technologies and mobile communications MEMs RF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filtre Dual-Behavior Resonator (DBR) d'ordre 4 à couplages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad Javeriana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483190v1</w:t>
+                <w:t xml:space="preserve">hal-00457128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Dual-Behavior Resonator (DBR) d'ordre 4 à couplages croisés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro technologies and mobile communications MEMs RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.2</w:t>
+              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad Javeriana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457128v1</w:t>
+                <w:t xml:space="preserve">hal-02483190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des couplages de proximité dans une topologie de filtres à stubs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEST : actividades de investigacion y posibilidades de intercambio (Invitado Especial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.4</w:t>
+              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad de los Andes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525719v1</w:t>
+                <w:t xml:space="preserve">hal-02483205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEST : actividades de investigacion y posibilidades de intercambio (Invitado Especial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle ouverte carrée et plots métalliques flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Columbia : ciclo de conferencias, Universidad de los Andes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">JNM 2007 : XVèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483205v1</w:t>
+                <w:t xml:space="preserve">hal-02481988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle ouverte carrée et plots métalliques flottants</w:t>
+                <w:t xml:space="preserve">Etude de filtre Dual Behavior Resonator (DBR multicouche multiniveau à couplages croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2007 : XVèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481988v1</w:t>
+                <w:t xml:space="preserve">hal-00525725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtre Dual Behavior Resonator (DBR multicouche multiniveau à couplages croisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1803 - 1806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525725v1</w:t>
+                <w:t xml:space="preserve">hal-00492133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28608,119 +28613,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference, 2006. 36th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.556 - 559, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28752,1110 +28757,1101 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
+                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492133v1</w:t>
+                <w:t xml:space="preserve">hal-00492414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492414v1</w:t>
+                <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, CA, United States. pp.1237 - 1240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437418v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Ku-Band Microstrip DBR Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492265v1</w:t>
+                <w:t xml:space="preserve">hal-00492422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku-Band Microstrip DBR Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of multilayer multitechnology benefits for filter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492422v1</w:t>
+                <w:t xml:space="preserve">hal-00492388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of multilayer multitechnology benefits for filter design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) C-band planar band-pass filter for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1807 - 1810, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492388v1</w:t>
+                <w:t xml:space="preserve">hal-00492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) C-band planar band-pass filter for a space application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492252v1</w:t>
+                <w:t xml:space="preserve">hal-00492426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492426v1</w:t>
+                <w:t xml:space="preserve">hal-02482967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions d'antennes miniaturisées pour applications WIFI en présence de contraintes environnementales fortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29900,3570 +29896,3574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Antennes agiles miniatures en technologie mousse/cristaux liquides - caractérisation fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.4E6359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482967v1</w:t>
+                <w:t xml:space="preserve">hal-02483016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes agiles miniatures en technologie mousse/cristaux liquides - caractérisation fonctionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Influence of design liquid crystal-based devices on the agility capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMS 2005 : IEEE International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Long Beach, Californie, United States. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2005.1517084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483016v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design liquid crystal-based devices on the agility capability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">On wafer pattern measurements of integrated antennas on standard BiCMOS and glass processes for 40-80 GHz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montusclat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2005 : IEEE International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Microelectronic Test Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Leuven, Belgium. pp.00-001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2005.1517084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02482974v1</w:t>
+                <w:t xml:space="preserve">hal-00261745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On wafer pattern measurements of integrated antennas on standard BiCMOS and glass processes for 40-80 GHz applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Gloria</w:t>
+                <w:t xml:space="preserve">Duplexeur planaire en bande Ku à base de résonateurs surdimensionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microelectronic Test Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Leuven, Belgium. pp.00-001</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.7A190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261745v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplexeur planaire en bande Ku à base de résonateurs surdimensionnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre miniature large bande à réjection optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.7A190</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483043v1</w:t>
+                <w:t xml:space="preserve">hal-02482963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre miniature large bande à réjection optimale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Modélisation et optimisation par une approche hybride de sondes tri-axes pour la mesure de champs proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Della</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482963v1</w:t>
+                <w:t xml:space="preserve">hal-02169786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et optimisation par une approche hybride de sondes tri-axes pour la mesure de champs proches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Della</w:t>
+                <w:t xml:space="preserve">A flexible test-bed for developing UMTS multi-antenna applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Bracamontes del Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECPS 2005 - Conférence Européenne Propagation et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169786v1</w:t>
+                <w:t xml:space="preserve">hal-02125146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet par satellite sur systèmes embarqués - solutions d'accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre planaire multicouche en bande C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Filtre passe bas à base de stubs court circuit en série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.4D1025</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482985v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre passe bas à base de stubs court circuit en série</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre planaire multicouche en bande C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. pp.4D1025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482960v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible test-bed for developing UMTS multi-antenna applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Goron</w:t>
+                <w:t xml:space="preserve">On-wafer radiation pattern measurements of integrated antennas on standard BiCMOS and glass processes for 40-80GHz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montusclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPS 2005 - Conférence Européenne Propagation et Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International conference on Microelectronic test structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125146v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-wafer radiation pattern measurements of integrated antennas on standard BiCMOS and glass processes for 40-80GHz applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plate forme expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Bracamontes del Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Microelectronic test structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482981v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate forme expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perrot</w:t>
+                <w:t xml:space="preserve">Design of a dual behavior resonators filter in Ku-Band for a satellite receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jarthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125157v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size reduction of a liquid crystal-based, frequency adjustable patch antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Benchmark of electromagnetic simulator for specific absorption rate (sar) calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Huret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Proc. European Microwave Week EuMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
+              <w:t xml:space="preserve">Eurosim'04 - 5th Eurosim Congress on Modelling and SImulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Noisy-Le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482557v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of electromagnetic simulator for specific absorption rate (sar) calculation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstrip to surface mounted foam-based waveguide transition for Ka-band filter integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosim'04 - 5th Eurosim Congress on Modelling and SImulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMMT: 4th International Conference on Microwave and Millimeter wave technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMMT.2004.1411676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171064v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a dual behavior resonators filter in Ku-Band for a satellite receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Size reduction of a liquid crystal-based, frequency adjustable patch antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
+              <w:t xml:space="preserve">34th Proc. European Microwave Week EuMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482644v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip to surface mounted foam-based waveguide transition for Ka-band filter integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Louzir</w:t>
+                <w:t xml:space="preserve">Implementation of compact RX modules for smart base station arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMMT: 4th International Conference on Microwave and Millimeter wave technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JINA 2002 (Journées Internationales de Nice sur les Antennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMMT.2004.1411676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359518v1</w:t>
+                <w:t xml:space="preserve">hal-02359511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of compact RX modules for smart base station arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+                <w:t xml:space="preserve">Gain control and Tx/rx interference rejection for multi-sensor blind equalizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Bracamontes del Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINA 2002 (Journées Internationales de Nice sur les Antennes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">ISIVC'04 - Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.327 - 330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359511v1</w:t>
+                <w:t xml:space="preserve">hal-02127572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain control and Tx/rx interference rejection for multi-sensor blind equalizers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the focusing properties of a homogeneous lens and design of its primary source with FEKO software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Jehamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 - Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.327 - 330</w:t>
+              <w:t xml:space="preserve">ACES conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Syracuse, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127572v1</w:t>
+                <w:t xml:space="preserve">hal-02359526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the focusing properties of a homogeneous lens and design of its primary source with FEKO software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost effective antenna for LEO satellites communication system using a homogeneous lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Averty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.F. Pintos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Jehamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Syracuse, États-Unis</w:t>
+              <w:t xml:space="preserve">APS MONTERREY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Monterrey, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359526v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost effective antenna for LEO satellites communication system using a homogeneous lens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pintos</w:t>
+                <w:t xml:space="preserve">Optimization of a very low-size, planar UMTS duplexer using new miniaturized open-loop resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS MONTERREY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Monterrey, Mexique</w:t>
+              <w:t xml:space="preserve">MIKON 2004 - 15th International Conference on Microwaves Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Warsaw, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359537v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a very low-size, planar UMTS duplexer using new miniaturized open-loop resonator filters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive studies of new material properties and frequency behaviour for designing original RF devices and sub-systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2004 - 15th International Conference on Microwaves Radar and Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Warsaw, Pologne</w:t>
+              <w:t xml:space="preserve">Conference &amp; exhibit COMMUNICATIONS 2004 - IEEE Romanian section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Bucharest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359508v1</w:t>
+                <w:t xml:space="preserve">hal-02482676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive studies of new material properties and frequency behaviour for designing original RF devices and sub-systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne agile en fréquence en technologie mousse utilisant des cristaux liquides nématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference &amp; exhibit COMMUNICATIONS 2004 - IEEE Romanian section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Bucharest, Roumanie</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Caractérisation Microondes &amp; Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482676v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne agile en fréquence en technologie mousse utilisant des cristaux liquides nématiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Design of a high-rejection C-band multilayer planar filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Caractérisation Microondes &amp; Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482672v1</w:t>
+                <w:t xml:space="preserve">hal-02482596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high-rejection C-band multilayer planar filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Characterization of the focusing properties of a homogeneous lens and design of its primary source with FEKO software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Jehamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ACES conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Syracuse, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482596v1</w:t>
+                <w:t xml:space="preserve">hal-02359524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the focusing properties of a homogeneous lens and design of its primary source with FEKO software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Jehamy</w:t>
+                <w:t xml:space="preserve">Multilayer Si BCB technology for millimeterwave circuits : application to miniature bandpass filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Syracuse, États-Unis</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359524v1</w:t>
+                <w:t xml:space="preserve">hal-02482600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Si BCB technology for millimeterwave circuits : application to miniature bandpass filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Grenier</w:t>
+                <w:t xml:space="preserve">Miniaturized and Out of band improved bandpass filter in Si BCB Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bary</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Bouchriha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave theory and techniques symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Fort Worth, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1338852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482600v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized and Out of band improved bandpass filter in Si BCB Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Bouchriha</w:t>
+                <w:t xml:space="preserve">Optimization of the electromagnetic fields at the aperture of a waveguide horn by using a floating dielectric insert in foam technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pintos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave theory and techniques symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Monterrey, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1338852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02482684v1</w:t>
+                <w:t xml:space="preserve">hal-02359534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the electromagnetic fields at the aperture of a waveguide horn by using a floating dielectric insert in foam technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-band planar filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Monterrey, Mexique</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters - CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359534v1</w:t>
+                <w:t xml:space="preserve">hal-02482654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-band planar filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer C-band DBR planar filter integrating low pass filters to control spurious electrical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters - CNES/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482654v1</w:t>
+                <w:t xml:space="preserve">hal-02482690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de sondes de mesures de SAR - Méthodologie</w:t>
               </w:r>
@@ -33512,5692 +33512,5567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer C-band DBR planar filter integrating low pass filters to control spurious electrical response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Surface mountable waveguide devices based on metallized dielectric foam for millimetre wave band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Microwave Week - EuMC 34th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Amsyerdam, Pays-Bas</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482690v1</w:t>
+                <w:t xml:space="preserve">hal-02359514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface mountable waveguide devices based on metallized dielectric foam for millimetre wave band applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Louzir</w:t>
+                <w:t xml:space="preserve">Réalisation d'une chaîne de transmission numérique sous la plate forme ADS-Agilent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CETSIS-EEA 2003 : 4ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359514v1</w:t>
+                <w:t xml:space="preserve">hal-02173820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une chaîne de transmission numérique sous la plate forme ADS-Agilent</w:t>
+                <w:t xml:space="preserve">Simulation d'une chaîne de transmission numérique sous la plateforme ADS-AGILENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS-EEA 2003 : 4ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CETSIS-EEA 2003 / 4ème colloque sur l'enseignement des technologies et des sciences de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173820v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'une chaîne de transmission numérique sous la plateforme ADS-AGILENT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Crets</w:t>
+                <w:t xml:space="preserve">Conception de filtres planaires à bande étroite en technologie Si-BCB en bande W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.6B-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173595v1</w:t>
+                <w:t xml:space="preserve">hal-00146000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres planaires à bande étroite en technologie Si-BCB en bande W</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-integration of filters and waveguide to microstrip transitions using the foam technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Caillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lo Hine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference, 6-10 october</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Happy</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00146000v1</w:t>
+                <w:t xml:space="preserve">hal-02359472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-integration of filters and waveguide to microstrip transitions using the foam technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar microwave filters for new telecommunication systems - Part 1 Original synthesis and technological approaches - Part 2 Tunable and compensation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference, 6-10 october</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest : international workshop on new technologies for microwave and millimeter wave filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359472v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar microwave filters for new telecommunication systems - Part 1 Original synthesis and technological approaches - Part 2 Tunable and compensation techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Billonnet</w:t>
+                <w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest : international workshop on new technologies for microwave and millimeter wave filters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.523 - 526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482408v1</w:t>
+                <w:t xml:space="preserve">hal-02482527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency adjustable patch antenna by means of using liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02482527v1</w:t>
+                <w:t xml:space="preserve">hal-02482413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency adjustable patch antenna by means of using liquid crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Filtres microrubans compacts à très forte sélectivité pour les terminaux mobiles de 3ème génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
+              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482413v1</w:t>
+                <w:t xml:space="preserve">hal-02359484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres microrubans compacts à très forte sélectivité pour les terminaux mobiles de 3ème génération</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Comparaison des performances pour une intégration en technologies mousse métallisée ou aluminium d'un cornet bi bande en bande Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-3</w:t>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.5D-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359484v1</w:t>
+                <w:t xml:space="preserve">hal-02359504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances pour une intégration en technologies mousse métallisée ou aluminium d'un cornet bi bande en bande Ka</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Accessing to UMTS filtering specifications using new microstrip miniaturized loop-filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Philadelphie, États-Unis. pp.1599-1602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2003.1210443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359504v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing to UMTS filtering specifications using new microstrip miniaturized loop-filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+                <w:t xml:space="preserve">High rejection C-band planar bandpass filter for a spatial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2003.1210443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359481v1</w:t>
+                <w:t xml:space="preserve">hal-02482418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rejection C-band planar bandpass filter for a spatial application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Etude comparative de différentes solutions bas-coût pour l'intégration de réseaux d'antennes en bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2003 : 33th european microwave conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Munich, Allemagne</w:t>
+              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.5D-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482418v1</w:t>
+                <w:t xml:space="preserve">hal-02359487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de différentes solutions bas-coût pour l'intégration de réseaux d'antennes en bande Ku</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Toutain</w:t>
+                <w:t xml:space="preserve">Proposition d'une nouvelle topologie de filtre bibande planaire à base de stubs en circuit ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.5D-18</w:t>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359487v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original topology of dual-band filter with transmission zeros</w:t>
+                <w:t xml:space="preserve">Proposition d'une nouvelle transition coplanaire/microruban ultra large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.1093 - 1096</w:t>
+              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.3D-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482548v1</w:t>
+                <w:t xml:space="preserve">hal-02482539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une nouvelle topologie de filtre bibande planaire à base de stubs en circuit ouvert</w:t>
+                <w:t xml:space="preserve">An original topology of dual-band filter with transmission zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-1</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.1093 - 1096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482367v1</w:t>
+                <w:t xml:space="preserve">hal-02482548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une nouvelle transition coplanaire/microruban ultra large bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre DBR à stubs de longueurs différentes - applications en bande KU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jarthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.3D-11</w:t>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482539v1</w:t>
+                <w:t xml:space="preserve">hal-02482535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre DBR à stubs de longueurs différentes - applications en bande KU</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High selectivity wideband bandpass filter using hybrid technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lo Hine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Howson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2003 : 13èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France. pp.6B-2</w:t>
+              <w:t xml:space="preserve">APMC 2002 (Asia-Pacific Microwave Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Kyoto, Japon. pp.719 - 722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482535v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging technologies for millimetre wave antennas : comprehensive study and orientations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antennes conformées 3D à large champ d'ouverture en rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN WORKSHOP ON INTEGRATED RADIOCOMMUNICATION SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Angers, France</w:t>
+              <w:t xml:space="preserve">JINA 2002 (Journées Internationales de Nice sur les Antennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.133 - 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482363v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes conformées 3D à large champ d'ouverture en rayonnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging technologies for millimetre wave antennas : comprehensive study and orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINA 2002 (Journées Internationales de Nice sur les Antennes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.133 - 136</w:t>
+              <w:t xml:space="preserve">EUROPEAN WORKSHOP ON INTEGRATED RADIOCOMMUNICATION SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359434v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High selectivity wideband bandpass filter using hybrid technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ch. Howson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMC 2002 (Asia-Pacific Microwave Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Kyoto, Japon. pp.719 - 722</w:t>
+              <w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482356v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">On the implementation of miniaturized and optimized transceivers for UMTS base stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t>
+              <w:t xml:space="preserve">EMC 2002 (32nd European Microwave Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.1097 - 1100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482353v1</w:t>
+                <w:t xml:space="preserve">hal-02359400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the implementation of miniaturized and optimized transceivers for UMTS base stations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic theory, CAD and experimental approach: fundamental bases of an efficient education program in microwave and RF techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2002 (32nd European Microwave Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIKON 2002: 14th international conference on microwaves, radar and wireless communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Gdansk, Poland. pp.433-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2001.338951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359400v1</w:t>
+                <w:t xml:space="preserve">hal-02359413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic theory, CAD and experimental approach: fundamental bases of an efficient education program in microwave and RF techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Toutain</w:t>
+                <w:t xml:space="preserve">New planar filter based on dual behavior resonator. Application to the design of a Ku band RF filter for a satellite receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2002: 14th international conference on microwaves, radar and wireless communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMA.2001.338951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359413v1</w:t>
+                <w:t xml:space="preserve">hal-02482358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New planar filter based on dual behavior resonator. Application to the design of a Ku band RF filter for a satellite receiver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and implementation of a compact microstrip TX/RX diplexer for UMTS equipments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MIKON 2002 (14th international conference on microwaves, radar and wireless communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Gdansk, Pologne. pp.187 - 190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482358v1</w:t>
+                <w:t xml:space="preserve">hal-02359419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a compact microstrip TX/RX diplexer for UMTS equipments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2002 (14th international conference on microwaves, radar and wireless communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Gdansk, Pologne. pp.187 - 190</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359419v1</w:t>
+                <w:t xml:space="preserve">hal-02482360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t>
+                <w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482360v1</w:t>
+                <w:t xml:space="preserve">hal-02482359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t>
+                <w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t>
+              <w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482359v1</w:t>
+                <w:t xml:space="preserve">hal-02482351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">One dimensionnal miniaturized microstrip filters wihthin planar arrays of terminal satellite primary sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482351v1</w:t>
+                <w:t xml:space="preserve">hal-02359360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensionnal miniaturized microstrip filters wihthin planar arrays of terminal satellite primary sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic theory, CAD and experimental approach, bases of an efficient education in microwave and RF techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2001 31st European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Londres, United Kingdom. pp.453-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2001.338951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359360v1</w:t>
+                <w:t xml:space="preserve">hal-02359347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic theory, CAD and experimental approach, bases of an efficient education in microwave and RF techniques</w:t>
+                <w:t xml:space="preserve">A new generation of SAR test equipments for mobile phone certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alhonsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 31st European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EBEA 2001: 5th International Congress of the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359347v1</w:t>
+                <w:t xml:space="preserve">hal-02482388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation of SAR test equipments for mobile phone certification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete integrated TX/RX front-end combining 3D topologies and global synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBEA 2001: 5th International Congress of the European BioElectromagnetics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2001 IEEE MTT-S International Microwave Symposium digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Phoenix, Az, United States. pp.957 - 960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2001.967051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482388v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete integrated TX/RX front-end combining 3D topologies and global synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrow band filters for millimeter wave applications - hybrid membrane topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 IEEE MTT-S International Microwave Symposium digest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Nancy, France. pp.149 - 152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2001.967051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359073v1</w:t>
+                <w:t xml:space="preserve">hal-02482397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band filters for millimeter wave applications - hybrid membrane topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstrip miniaturized loop-filters with high out-of-band rejection for future 3G mobile terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2001 IEEE MTT-S International Microwave Symposium Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Phoenix, United States. pp.1589-1592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2001.967207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482397v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip miniaturized loop-filters with high out-of-band rejection for future 3G mobile terminals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+                <w:t xml:space="preserve">Low cost millimeter wave aperture coupled antenna array on polymer membrane substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 IEEE MTT-S International Microwave Symposium Digest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 IEEE MTT-S International Microwave Symposium Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2000.861131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2001.967207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359355v1</w:t>
+                <w:t xml:space="preserve">hal-02399436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost millimeter wave aperture coupled antenna array on polymer membrane substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Perrot</w:t>
+                <w:t xml:space="preserve">Miniaturized loop-filter with high out-of-band rejection for future UMTS mobile terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 IEEE MTT-S International Microwave Symposium Digest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Microwave conference 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Paris, France. pp.324-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2000.338626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2000.861131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399436v1</w:t>
+                <w:t xml:space="preserve">hal-02359043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized loop-filter with high out-of-band rejection for future UMTS mobile terminals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">High performance microwave filters for emerging telecommunication system : original synthesis approaches and nex technological proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Microwave conference 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th EUMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMA.2000.338626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359043v1</w:t>
+                <w:t xml:space="preserve">hal-02359065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance microwave filters for emerging telecommunication system : original synthesis approaches and nex technological proposals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D integrated narrowband filters for millimeter wave wireless application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EUMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2000.860998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359065v1</w:t>
+                <w:t xml:space="preserve">hal-02359067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D integrated narrowband filters for millimeter wave wireless application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Optimization and miniaturization of a filter/antenna multifunction module using a composite ceramic-foam substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1999 IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.1999.779461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2000.860998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359067v1</w:t>
+                <w:t xml:space="preserve">hal-02359030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and miniaturization of a filter/antenna multifunction module using a composite ceramic-foam substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Band-pass filters with self-filtering resonators: a solution to control spurious resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.1999.779587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.1999.779461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359030v1</w:t>
+                <w:t xml:space="preserve">hal-02359008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band-pass filters with self-filtering resonators: a solution to control spurious resonances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+                <w:t xml:space="preserve">Proposed design solutions for low-cost flip-chip membrane devices for millimeterwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest 1999</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1999 IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.1999.780346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.1999.779587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359008v1</w:t>
+                <w:t xml:space="preserve">hal-02399434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed design solutions for low-cost flip-chip membrane devices for millimeterwave applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+                <w:t xml:space="preserve">Ultra low cost membrane technology for millimeter wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 IEEE MTT-S International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Baltimore, United States. pp.1835-1838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.1998.700839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.1999.780346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399434v1</w:t>
+                <w:t xml:space="preserve">hal-02358983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra low cost membrane technology for millimeter wave applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of global performances of band pass filters using non conventional stepped impedance resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest 1998</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Amsyerdam, Netherlands. pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.1998.700839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358983v1</w:t>
+                <w:t xml:space="preserve">hal-02482380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of global performances of band pass filters using non conventional stepped impedance resonators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Principe de caractérisation des ondes isotropes de mesure de champ électrique en milieu équivalent aux tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alhonsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fernand Ngounou Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Amsyerdam, Netherlands. pp.323</w:t>
+              <w:t xml:space="preserve">JINA 98 : journées internationales de Nice sur les antennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.698 - 701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482380v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe de caractérisation des ondes isotropes de mesure de champ électrique en milieu équivalent aux tissus biologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grangeat</w:t>
+                <w:t xml:space="preserve">The uniplanar technology, a very convenient way to built high performance passive microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Hettak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINA 98 : journées internationales de Nice sur les antennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.698 - 701</w:t>
+              <w:t xml:space="preserve">PIERS 1998 : Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.1/473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301418v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uniplanar technology, a very convenient way to built high performance passive microwave devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Original techniques for designing wideband 3D integrated couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 1998 : Progress in Electromagnetics Research Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Baltimore, United States. pp.119-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.1998.689337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358992v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original techniques for designing wideband 3D integrated couplers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayered substrates to design high performance wideband couplers and filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Della</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest 1998</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.1998.689337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358877v1</w:t>
+                <w:t xml:space="preserve">hal-02482375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered substrates to design high performance wideband couplers and filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Della</w:t>
+                <w:t xml:space="preserve">Integration of an antenna filter device using a multilayer - multitechnology process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMC'98: 28th EUropean Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands. pp.672-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.1998.338067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482375v1</w:t>
+                <w:t xml:space="preserve">hal-02358871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of an antenna filter device using a multilayer - multitechnology process</w:t>
-[...115 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Multilayered substrates to design high performance wideband couplers and filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39225,51 +39100,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 1998 : Progress in Electromagnetics Research Symposium, July 13-17, Nantes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.1-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39279,51 +39154,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupling phase in cavity magnonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39382,87 +39257,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2023: 13th Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Madrid, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific apparatus for post production sar evaluation through differential measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39470,88 +39345,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEMS 2008 : 30th annual meeting of the bioelectromagnetics society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Diego, United States. pp.287 - 289, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39561,124 +39436,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid 3D integrated circuits at millimetre-wave frequencies : advantages and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millimeter waves in communication systems - Michel Ney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Londres : Hermes Penton Science, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39688,51 +39563,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for transitioning between an antenna and a power supply unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haumant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39784,227 +39659,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022233846 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille hétérochrome à changement de couleur commandé à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022194922A1. DI-TBN-21-001. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de transmission d'un signal à un guide d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ph Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40016,73 +39891,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3105454A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater radio frequency antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40104,103 +39979,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Fabian Guarnizo Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Apprioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/062995. 15419. 2015, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de conversion d'energie radiofréquence en courant continu et capteur correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40235,555 +40110,555 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3017752. 14506. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne à double ailettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Charaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2943465A1. 12883. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectionnement aux antennes planaires comportant au moins un élément rayonnant de type fente à rayonnement longitudinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2926402. 13794. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne volumique omnidirectionelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2008155219. 13793. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne multi secteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2909486. 13763. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour fabriquer un substrat localement inhomogène d'un circuit hyperfréquence, substrats, circuits et interconnexions ainsi réalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40791,65 +40666,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2770340. 13756. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId724"/>
+      <w:footerReference w:type="default" r:id="rId723"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -40917,51 +40792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13428B05"/>
+    <w:nsid w:val="8679AB99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41148,51 +41023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-person" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2866-8427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080129889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourhill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlaminck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.064033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vlaminck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fumeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.054069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17072586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Guennou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Masood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2620724" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02101640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Niksic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovic-Djurisic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21990" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXSCHN7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kuhn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2416233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W El Hajj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2318061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Butet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-007-0004-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT77L6B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895.697" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.808729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03002984" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ093LP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.971624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.817484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lattard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Peron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Harel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991279" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandipsing Robee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Coupez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ph Coupez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04341926v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coatanea" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290446" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Essahli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine Tong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Minard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD.2018.8546513" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lohine Tong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539870" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD.2018.8546518" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818112v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fourtinon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cornevaux-Juignet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groleat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228685" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2017.8273488" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497917v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765742v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174289v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victoria Gomez Baquero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas Buendia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valero Nogueira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346367" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345760" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765754v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288398v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Peyman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongning Wu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057250v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghanmi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejdat Demirel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pham" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Aloui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188938v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gentil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986370" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikhail" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945750v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sonnerat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711767" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernabeu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cabedo-Fabres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antonino Daviu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843299v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949552v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Anwar Muhammad" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guzman Velez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia El Hadbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845127v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073192v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2013.6711891" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006047v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Fabian Guarnizo Mendez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2012.6403067" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00925759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829881v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854115v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117665v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2013.6489425" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185348v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845420v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaucher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724739v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724918v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797583v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724983v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262374" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724989v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724994v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160134" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719207v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724740v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797588v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914658v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadbi Assia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737230v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797585v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Dall" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724984v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623218v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Namur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725194v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609536v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623222v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623557v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608504v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Fouque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Hemery" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Pele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Charaabi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623199v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488951v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichi Watanabe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Anquez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623221v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623205v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623204v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996542" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640740v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623201v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609547v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725535v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623230v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301440v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725541v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623226v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451409v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527589v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561975" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640647v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640646v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deniel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565813v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446423v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565825v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565829v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498312v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565823v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2010.5477390" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640650v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472898v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472843v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montusclat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472897v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472891v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460195v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472892v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472995v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corinne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172060" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492029v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480319v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pilard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472934v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Souleau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472925v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472986v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472914v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488936v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472987v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le H&#233;naff" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutain" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445779v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459790v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585939v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359570v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483151v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359575v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619221" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488868v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488914v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488875v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483182v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359561v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481989v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483174v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483156v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483166v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483163v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359558v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483185v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483199v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359567v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4396882" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483190v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483205v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481988v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359551v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483016v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482974v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517084" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261745v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segura" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montusclat" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483043v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482963v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169786v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359544v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482985v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482960v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125146v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Bracamontes del Toro" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Goron" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482981v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Segura" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Tedjini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125157v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482557v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171064v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482644v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarthon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359518v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2004.1411676" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359511v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127572v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359526v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Averty" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambelin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Jehamy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359537v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359508v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482676v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482672v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482596v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359524v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482600v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchriha" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482684v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1338852" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359534v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482654v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482665v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482690v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359514v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173820v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berardi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crets" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173595v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146000v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prigent" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359472v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Caill&#232;re" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lo Hine Long" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482413v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359484v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359504v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chambelin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359481v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210443" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482418v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359487v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482548v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482367v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482539v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482535v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosch" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482363v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359434v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482356v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Howson" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359400v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359413v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2001.338951" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482358v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359419v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359360v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359347v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482388v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abiven" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359073v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Nadan" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2001.967051" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482397v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359355v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2001.967207" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399436v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.861131" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359043v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338626" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359067v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.860998" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359030v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779461" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359008v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779587" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399434v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carr&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.780346" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358983v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1998.700839" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482380v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigneron" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301418v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorcy" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herv&#233;" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358992v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hettak" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358877v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1998.689337" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482375v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358871v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.338067" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482384v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213510v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369331v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359370v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342933v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794257v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342868v2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450374v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196625v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184986v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202143v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373069v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214807v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214805v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-person" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2866-8427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080129889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourhill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlaminck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.064033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vlaminck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fumeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.054069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17072586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Guennou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Masood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2620724" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02101640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Niksic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovic-Djurisic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21990" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXSCHN7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kuhn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2416233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W El Hajj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2318061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Butet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-007-0004-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT77L6B9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895.697" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2003.808729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03002984" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ093LP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.971624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.817484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lattard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrick Le Maguer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Peron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Harel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991279" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandipsing Robee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Coupez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Guillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04341926v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coatanea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290446" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352845" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ph Coupez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Essahli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Srour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIoC47321.2020.9385034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine Tong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Minard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD.2018.8546513" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lohine Tong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539870" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD.2018.8546518" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fourtinon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2017.8273488" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cornevaux-Juignet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groleat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697944v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497917v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765742v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174289v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victoria Gomez Baquero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas Buendia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valero Nogueira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346367" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345760" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765754v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Peyman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongning Wu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057250v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghanmi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejdat Demirel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pham" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Aloui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188938v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gentil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986370" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikhail" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854162v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Anwar Muhammad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guzman Velez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945750v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sonnerat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711767" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernabeu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cabedo-Fabres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antonino Daviu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949552v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845261v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia El Hadbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845127v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073192v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2013.6711891" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006047v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Fabian Guarnizo Mendez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2012.6403067" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00925759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829881v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854115v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117665v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2013.6489425" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185348v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845420v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vu La" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaucher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724918v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724983v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262374" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797583v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797557v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724739v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724989v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724994v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160134" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719207v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724740v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797588v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914658v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadbi Assia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724984v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737230v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797585v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Dall" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623222v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623557v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640738v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Hemery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Pele" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Charaabi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608504v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Fouque" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deval" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640724v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623218v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640766v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Namur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725194v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609536v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623199v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488951v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichi Watanabe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Anquez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623221v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623205v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640740v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609547v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623204v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996542" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725535v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301440v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623230v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623226v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725541v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527589v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561975" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451409v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640646v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deniel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565813v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446423v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565825v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565829v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565823v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2010.5477390" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498312v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640650v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472843v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montusclat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472898v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472897v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472891v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460195v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472892v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472995v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corinne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172060" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472889v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472934v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Souleau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472925v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480319v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pilard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472914v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488936v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464964v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445779v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459792v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472987v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le H&#233;naff" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459790v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585939v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359570v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483151v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359575v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619221" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488868v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488914v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488875v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483174v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483182v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359561v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481989v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483156v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483166v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483163v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483185v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483199v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359567v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4396882" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483190v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483205v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481988v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359551v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483016v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482974v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1517084" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261745v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segura" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montusclat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483043v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482963v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169786v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125146v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Bracamontes del Toro" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Goron" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359544v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482960v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482985v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482981v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Segura" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Tedjini" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125157v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482644v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarthon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171064v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359518v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2004.1411676" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482557v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359511v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127572v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359526v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Averty" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambelin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Jehamy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359537v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359508v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482676v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482672v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482596v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359524v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482600v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchriha" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482684v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1338852" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359534v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482654v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482690v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482665v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359514v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173820v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berardi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crets" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173595v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146000v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prigent" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Six" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359472v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Caill&#232;re" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lo Hine Long" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482413v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359484v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359504v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chambelin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359481v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210443" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482418v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359487v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482367v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482539v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482548v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482535v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosch" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482356v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Howson" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359434v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482363v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359400v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359413v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2001.338951" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482358v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359419v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359360v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359347v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482388v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abiven" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359073v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Nadan" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2001.967051" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482397v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359355v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2001.967207" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399436v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.861131" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359043v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338626" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359067v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2000.860998" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359030v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779461" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359008v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.779587" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399434v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carr&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1999.780346" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358983v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1998.700839" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482380v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigneron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301418v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorcy" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herv&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358992v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Hettak" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358877v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1998.689337" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482375v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358871v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1998.338067" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482384v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213510v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369331v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359370v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342933v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794257v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342868v2" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450374v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196625v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184986v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202143v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373069v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214807v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214805v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>