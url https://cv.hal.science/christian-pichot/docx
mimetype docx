--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -273,342 +273,342 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge sharing and discovery across heterogeneous research infrastructures</w:t>
+                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamak Farshidi</w:t>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Liao</w:t>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Li</w:t>
+                <w:t xml:space="preserve">Lorna Zeoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doron Goldfarb</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13677.3⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166618v1</w:t>
+                <w:t xml:space="preserve">hal-04181485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge sharing and discovery across heterogeneous research infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Farshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
+                <w:t xml:space="preserve">Xiaofeng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Zeoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Doron Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Magagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13677.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181485v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
@@ -1386,90 +1386,90 @@
                 <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbet François</w:t>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunetto William</w:t>
+                <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Florence</w:t>
+                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1970,295 +1970,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the climate-radial growth relationship among Abies alba trees and populations along altitudinal gradients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and elevated pollen traps do not provide an accurate assessment of personal pollen exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huard</w:t>
+                <w:t xml:space="preserve">V Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Charpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Annals of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.59-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517238v1</w:t>
+                <w:t xml:space="preserve">hal-01595493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and elevated pollen traps do not provide an accurate assessment of personal pollen exposure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Penel</w:t>
+                <w:t xml:space="preserve">Variability of the climate-radial growth relationship among Abies alba trees and populations along altitudinal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Calleja</w:t>
+                <w:t xml:space="preserve">Frederic Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Charpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 396, pp.150-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595493v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,132 +3122,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The open data debate: a need for accessible and shared data in forest science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3256,132 +3256,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (5), pp.523-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-014-0375-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3403,142 +3403,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergie au pollen de cyprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,476 +3560,476 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (10), pp.868-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles ressources génétiques pour le sapin face aux changements climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vauthier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Emberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pins méditerranéens Conservation, écologie, restauration et gestion : défis dans un contexte de changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the estimation of landscape scale seed dispersal by integrating seedling recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (7), pp.845-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0208-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trimming cypress tree hedges and its effects on subsequent pollination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4048,729 +4048,729 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (3), pp.259-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anai.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of selfing rate and inbreeding depression among individuals and across generations within an admixed Cedrus population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (1), pp.146-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2010.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of seed dispersal, adult tree and seedling density on the spatial genetic structure of regeneration at fine temporal and spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp.37-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-010-0313-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-010-0313-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evidence for the natural production of homozygous Cupressus sempervirens L. lines by Cupressus dupreziana seed trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.R. Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L.R. Nava</w:t>
+                <w:t xml:space="preserve">A. Buonamici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (2), pp.185-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2009.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cypress surrogate mother produces haploid progeny from alien pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Liens</w:t>
+                <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
+                <w:t xml:space="preserve">Julien B. Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (1), pp.379-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.107.080572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling seed dispersal to predict seedling recruitment: recolonization dynamics in a plantation forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 203 (3-4), pp.464-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of trimming cypress tree on pollination. Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,1129 +4785,1129 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 119 (1), pp.S101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergy to cypress pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Charpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+                <w:t xml:space="preserve">C. Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Waisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (3), pp.293-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2005.00731.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la graine à l'arbre : évolutions démographiques et génétiques durant la régénération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, hors-série 1, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité allozymique de peuplements de cyprès naturels et introduits au Maroc : conséquences pour la gestion des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Bechir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid El Mousadik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61 (7), pp.669-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2004059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes génétiques des dynamiques d'expansion du cèdre de l'Atlas et du sapin pectiné dans le sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fallour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalia Maroccana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (1), pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité morphologique des graines de cinq populations marocaines de pin d'Alep (Pinus halepensis Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Boulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Boulli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Mohamed Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar M'Hirit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalia Maroccana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (1), pp.161-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unreduced diploid nuclei in Cupressus dupreziana A. Camus pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 101, pp.574-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsporogenesis in the endangered species Cupressus dupreziana A. Camus: evidence for meiotic defects yielding un reduced and abortive pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 213, pp.543-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate mother for endangered Cupressus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 412, pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/35083687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of mother tree alleles in zymograms of Cupressus dupreziana A. Camus embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (1), pp.17-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2000108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of mother tree alleles in zymograms of Cupressus dupreziana A. Camus embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (1), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nuclear microsatellites in Pinus halepensis Mill. and their inheritance in P. halepensis and Pinus brutia Ten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.N. Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.N. Keys</w:t>
+                <w:t xml:space="preserve">A. Autino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,523 +5926,523 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.2157-2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la pollinisation et du pollen chez les cyprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergie et immunologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 31 (3), pp.132-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and cell fusion cause polyploidy in the megagametophyte of common cypress, Cupressus sempervirens L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 208, pp.345-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytological basis for a tetraspory in Cupressus sempervirens L. megagametogenesis and its implications in genetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alzubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.776-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected DNA content on the endosperm of Cupressus dupreziana A. Camus seeds and its implications in the reproductive process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11, pp.148-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometric evidence for multiple ploidy levels in the endosperm of some gymnosperm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 94 (6-7), pp.865-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allozyme variation in five French populations of Aleppo pine (Pinus halepensis Miller)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,612 +6457,612 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree seed working group news bulletin-Canadian Forest Genetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (4), pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration génétique, comment ? Les dispositifs expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 96, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecifique inheritance of some components of the resistance to leaf rust (Melampsora larici-populina Kleb.) in poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 88, pp.501-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de dispositifs par approches iteratives prenant en compte les performances des plus proches voisins</w:t>
+                <w:t xml:space="preserve">Susceptibility of P. deltoides Bartr. to Melampsora larici-populina and M. allii-populina. 2. Quantitative analysis of 6x6 factorial mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (2), pp.109-119</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 42 (4-5), pp.188-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714183v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of P. deltoides Bartr. to Melampsora larici-populina and M. allii-populina. 2. Quantitative analysis of 6x6 factorial mating design</w:t>
+                <w:t xml:space="preserve">Susceptibility of P. deltoides Bartr. to Melampsora larici-populina and M. allii-populina. 1. Qualitative analysis of a 6x6 factorial mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvae Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 42 (4-5), pp.188-199</w:t>
+              <w:t xml:space="preserve">, 1993, 42 (4-5), pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703892v1</w:t>
+                <w:t xml:space="preserve">hal-02703893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of P. deltoides Bartr. to Melampsora larici-populina and M. allii-populina. 1. Qualitative analysis of a 6x6 factorial mating design</w:t>
+                <w:t xml:space="preserve">Analyse de dispositifs par approches iteratives prenant en compte les performances des plus proches voisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 42 (4-5), pp.179-188</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (2), pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703893v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des parametres genetiques chez le peuplier noir americain (Populus deltoides Bart.). Consequence pour la strategie d'amelioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 46 (4), pp.307-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des parametres genetiques chez le peuplier noir europeen (Populus nigra L.). Consequence pour la strategie d'amelioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 45 (3), pp.223-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7072,2119 +7072,2119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-SYLVA France &amp; Europe - Research infrastructures for adaptive forest management: their services and access modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARTEMIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Uroz, Jérémie Bel, Nov 2025, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Jonquet</w:t>
+                <w:t xml:space="preserve">Guillaume Alviset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alviset</w:t>
+                <w:t xml:space="preserve">Syphax Bouazzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syphax Bouazzouni</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charleroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ciblé NUM-DATA - Développer le partage, l’accessibilité et les «services » d’exploitation des données et des codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fortuno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Fabrice Bénédet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barthalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du PEPR FORESTT 2025 - Lancement des projets lauréats de l’appel à projets 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPR-FORESTT, Sep 2025, Montpelllier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUM-DATA - PEPR FORESTT - Partage, accessibilité et services d’exploitation des données des socio-écosystèmes forestiers tempérés et tropicaux. Focus sur l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bénédet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du PEPR FORESTT 2024 - Lancement du programme de recherche PEPR-FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPR FORESTT, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing semantic interoperability in ecosystem studies: semantic modelling and annotation for FAIR data production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau ESPERENSE une évaluation participative des essences de demain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esperense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, webinaire Esperense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Management of Data from Biodiversity and Ecosystem Studies: Toward an Integrated Workflow from Collection to Publication. Application to Plankton Data from Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maurice</w:t>
+                <w:t xml:space="preserve">Ghislaine Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Monet</w:t>
+                <w:t xml:space="preserve">Rachid Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Joint Ontology Workshops 2021 Episode VII: The Bolzano Summer of Knowledge, JOWO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. http://ceur-ws.org/Vol-2969/paper11-s4biodiv.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Sylva-France a new research infrastructure for forest adaptation and silvicultural innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188784v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Sylva-France a new research infrastructure for forest adaptation and silvicultural innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, embrapa, Sep 2019, Curitiba, Brazil. 768 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4336/2019.pfb.39e201902043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789179v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données dans AnaEE-France : enjeux et développements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Maurice</w:t>
+                <w:t xml:space="preserve">G Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Shenyang, China. pp.89 - 93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aïvayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnaEE France - L'apport de l'expérimentation à l'étude de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-G. Valay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecoscope : Données et évaluation de la biodiversité. Quels enjeux, quels défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment of the AnaEE thesaurus, and ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology &amp; Semantic Web for Research. LifeWatch-ITA &amp; EUDAT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LifeWatch Italy. ITA. EUDAT, ITA., Jul 2017, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability and discovery of AnaEE distributed resources through semantic annotations</w:t>
+                <w:t xml:space="preserve">Semantics for the Analysis and Experimentation on (continental) Ecosystems: AnaEE RI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology &amp; Semantic Web for Research. LifeWatch-ITA &amp; EUDAT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LifeWatch Italy. ITA. EUDAT, ITA., Jul 2017, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606206v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics for the Analysis and Experimentation on (continental) Ecosystems: AnaEE RI</w:t>
+                <w:t xml:space="preserve">Interoperability and discovery of AnaEE distributed resources through semantic annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology &amp; Semantic Web for Research. LifeWatch-ITA &amp; EUDAT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LifeWatch Italy. ITA. EUDAT, ITA., Jul 2017, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606261v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genetic variability and local adaptation of silver fir (Abies alba Mill.) from reciprocal transplant experiments along altitudinal gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Pelte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux métadonnées : catalogage de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9199,267 +9199,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural and Environmental Information Systems : challenges and strategy for INRA research on agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">TERATEC 2016 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740283v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural and Environmental Information Systems : challenges and strategy for INRA research on agro-ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERATEC 2016 Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741680v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9518,1457 +9518,1457 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. 394 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability and local adaptation of silver fir (Abies alba) from reciprocal transplant experiments over 3 altitudinal gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Pelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual-ring width plasticity to climate of individual Abies alba trees along three altitudinal gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-9846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of long term experiments on terrestrial ecosystem in AnaEE-France Research Infrastructure : concept and adding value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions pour le partage de données et d'outils dans le Système d’Information d'AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnaEE-France research infrastructure services for experimental studies on soil biodiversity and associated ecological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure: design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimentation in Ecosystem Research in a Changing World: Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure : design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExpeER international conference: Experimentation in Ecosystem Research in a changing world: Challenges and opportunities.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des orthophotographies pour la prévision du risque d'exposition au pollen de cyprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique sur les Orthophotographies et les produits associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Régional de l'Information Géographique de Provence-Alpes-Côte d'Azur (CRIGE). FRA., Jan 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pins méditerranéens Conservation, écologie, restauration et gestion : défis dans un contexte de changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medpine 4. IVe Conférence internationale sur les pins méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11027,73 +11027,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11115,356 +11115,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du GEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
+                <w:t xml:space="preserve">Igor J. Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based simulations with demo-genetic modules in CAPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11473,625 +11473,625 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint NOVELTREE &amp; TREEBREEDEX International Conference on long-term breeding strategies applied to forest trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Orléans, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and experimental activities related to conifers in the mediterranean area. Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Alizoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evi Alizoti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+                <w:t xml:space="preserve">Fulvio Ducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Session Committee on Mediterranean Forestry Questions; Silva Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Sofia, Bulgaria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural production of diploid all paternal Cupressus sempervirens seedlings from Cupressus dupreziana surrogate mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International apomixis conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vernigerode, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinus halepensis - Pinus brutia french comparative provenance tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO-Silva Mediterranea and IUFRO WG 20213 Expert Joint Meeting; Promotion and use of results from the international trials of Mediterranean Conifers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Rome, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How genetic diversity of Cupressus dupreziana A. Camus is in agreement with the hypothesis of a (paternal) apomictic reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International apomixis conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Wernigerode, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do genetic and ecological factors explain the number of empty seeds for a European conifer (Abies alba, Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Seed Ecology. Seeds and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth WA, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of trimming cypress tree on pollination. Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,3123 +12106,3123 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Academy of Allergy, Asthma &amp; Immunology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilancio della attività di ricerca e sperimentazione di Silva Mediterranea (FAO) e IUFRO 20213 Risorse Genetiche delle Conifere Mediterranee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congresso SISEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Arezzo, Rome, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez une espèce menacée extraordinaire: le cyprès du Tassili</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espèces de faune et de flore menacées d'extinction en Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Alger, Algérie. 6 p</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817623v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des processus de fécondité et dispersion des graines dans la maturation des pinèdes vers les hêtraies-sapinières du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Sampol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">2. ECOVEG. Ecologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811670v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des processus de fécondité et dispersion des graines dans la maturation des pinèdes vers les hêtraies-sapinières du Mont Ventoux</w:t>
+                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez une espèce menacée extraordinaire: le cyprès du Tassili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Sampol</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ECOVEG. Ecologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Les espèces de faune et de flore menacées d'extinction en Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Alger, Algérie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818840v1</w:t>
+                <w:t xml:space="preserve">hal-02817623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unusual reproductive features in mediterranean cypresses, and production of all paternal seedlings from a surrogate mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">The paradox of asexuality: an evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761978v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion à longue distance des propagules (pollens, graines, spores): approches empiriques et statistiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produccion natural de haploides y diploides a partir de la polinizacion libre de Cupressus dupreziana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Dispersion du groupe Environnement de la SFDS (Société Française de Statistique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France. 36 p</w:t>
+              <w:t xml:space="preserve">Biologia de la conservacion de plantas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gijon, España. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831422v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produccion natural de haploides y diploides a partir de la polinizacion libre de Cupressus dupreziana</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersion à longue distance des propagules (pollens, graines, spores): approches empiriques et statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia de la conservacion de plantas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gijon, España. 2 p</w:t>
+              <w:t xml:space="preserve">Journée Dispersion du groupe Environnement de la SFDS (Société Française de Statistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834246v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual reproductive features in mediterranean cypresses, and production of all paternal seedlings from a surrogate mother</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The paradox of asexuality: an evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832856v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grass, R, Postgres: trois logiciels libres au service de l'information géographique. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betored</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisation des outils SIG dans les sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Corte, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and breeding of low elevation mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Aravanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Aravanopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+                <w:t xml:space="preserve">K. Isik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Isik</w:t>
+                <w:t xml:space="preserve">G. Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Charleston SC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass, R, Postgres: trois logiciels libres au service de l'information géographique. Diaporama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité génétique (AFLP) des peuplements de cyprès naturels et introduits au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Bechir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid El Mousadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Betored</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation des outils SIG dans les sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Aix-en-Provence, France. 22 p</w:t>
+              <w:t xml:space="preserve">La biodiversité végétale. Des plantes pour l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831245v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique (AFLP) des peuplements de cyprès naturels et introduits au Maroc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grass, R, Postgres: trois logiciels libres au service de l'information géographique. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Betored</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité végétale. Des plantes pour l'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
+              <w:t xml:space="preserve">Utilisation des outils SIG dans les sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Aix-en-Provence, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763735v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié; comment les cèdres du Luberon envahissent-ils l'espace. Chapitre 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude en Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie &amp;quot;mère-porteuse&amp;quot; chez le cyprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral and adaptive genetic diversity of mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Michel Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYGEN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests d'hypothèses poissonniennes et cartographie d'intensité de processus ponctuels en échantillonnage semi-raréfié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Col de Porte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez Cupressus dupreziana A. Camus.</w:t>
+                <w:t xml:space="preserve">Does conform sexual reproduction still exist in the highly endangered Cupressus dupreziana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fella Abdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Meeting on plant population biology working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769579v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does conform sexual reproduction still exist in the highly endangered Cupressus dupreziana.</w:t>
+                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez Cupressus dupreziana A. Camus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fella Abdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Meeting on plant population biology working group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Freising, Germany</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766543v1</w:t>
+                <w:t xml:space="preserve">hal-02769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies de la reproduction et ressources génétiques chez Cupressus dupreziana A. Camus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Djanet, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen non réduit chez Cupressus dupreziana A. Camus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytologie et cytogénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la taille des noyaux dans l'endosperme des gymnospermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin d'Alep, pin brutia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Salé, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cyprès de l'Atlas. Ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Salé, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de ploïdie du mégagamétophyte de quelques gymnospermes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopérations méditerranéennes de l'équipe de génétique forestière de l'INRA d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769158v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les GRAM en recherche forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérations méditerranéennes de l'équipe de génétique forestière de l'INRA d'Avignon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveaux de ploïdie du mégagamétophyte de quelques gymnospermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766584v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation aux critères de sélection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Col des Trois Soeurs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du genome des peupliers par des marqueurs moleculaires. Applications en selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+                <w:t xml:space="preserve">A. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. session of the Executive Committee of the International Poplar Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15232,329 +15232,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-SYLVA France : L’INFRASTRUCTURE NATIONALE DE RECHERCHE POUR LA GESTION ADAPTATIVE DES FORÊTS - Accèder aux Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1a0p-he21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaires thématiques dans le PEPR FORESTT. Cas d’étude du multirisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du PEPR FORESTT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Sylva Europe: A long-term, forest-focused, pan-European and distributed Research Infrastructure for tailoring adaptation strategies towards sustainable forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15569,168 +15569,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUM-DATA - Développer le partage, l'accessibilité et l'exploitation numérique des données des socio-écosystèmes forestiers (SEF) tempérés et tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fortuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du lancement scientifique du programme de recherche PEPR FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-SYLVA France: National research infrastructure for adaptive management in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15772,574 +15772,574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département ECODIV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing semantic interoperability in ecology and ecosystem studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 17th Plenary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelines for semantic annotation and FAIR data production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 17th Plenary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelines for interoperability of distributed resources in ecology: the AnaEE-France context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Nationales du Développement Logiciel (JDEV2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble coordonné de plateformes ouvertes la recherche internationale en écotoxicologie : Analyse et Expérimentation sur les Ecosystèmes – France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16361,606 +16361,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Construire le réseau ANTIOPES 2.0 - La toxicologie et l’écotoxicologie prédictives : de l’appliqué à l’opérationnel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données et interopérabilité au sein de l’infrastructure de recherche AnaEE-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">Sist15 : Séries interopérables et systèmes de traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Anger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795537v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données et interopérabilité au sein de l’infrastructure de recherche AnaEE-France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sist15 : Séries interopérables et systèmes de traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marseille, France. 2015</w:t>
+              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604790v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16969,288 +16969,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information (SI) pour la gestion des données d’observation et d’expérimentation de long terme en environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diankha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Diankha</w:t>
+                <w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Tcherniatinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Journée de l’Infrastructure nationale AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Toulouse, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartopollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17260,634 +17260,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mora</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cyprès, guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ducrey</w:t>
+                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Barthélémy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Studio Leonardo, 135 p., 1999, 88-87585-02-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation à la statistique. FPSTAT2. Analyse multidimensionnelle des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Carlier</w:t>
+                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+                <w:t xml:space="preserve">Jacques Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Badia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Davaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">500 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et amélioration du cyprès de l'Atlas et du pin d'Alep au Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois de peuplier. Caracteristiques physiques et anatomiques. Facteurs limitants. Perspectives d'amelioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11 p., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development in the INRA poplar improvement programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+                <w:t xml:space="preserve">A. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delplanque</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17897,849 +17897,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive study sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beuker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Beuker</w:t>
+                <w:t xml:space="preserve">J. Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Matras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of trees and forest communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases génétiques de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pin d'Alep en France : 17 fiches pour connaître et gérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 160 p., 2013, Guide Pratique (Quae), 978-2-7592-1972-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Pines (Pinus halepensis Mill. and brutia Ten.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Regina Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Regina Chambel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Tree Breeding in Europe. Managing Forest Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, VI, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-9773-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié, comment les cèdres du Luberon envahissent-ils l'espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique des données spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Technip, 2006, 978-2-7108-0873-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprès toujours vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variétés forestières du futur. Réflexion à l'horizon 2020-2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin d'Alep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variétés forestières du futur. Réflexion à l'horizon 2020-2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix du matériel de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xenopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cyprès : guide pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studio Leonardo, 1999, 88-87585-02-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18749,437 +18749,437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin brutia (&amp;lt;i&amp;gt;Pinus brutia&amp;lt;/i&amp;gt; Ten.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin d'Alep (Pinus halepensis) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulary for analysis and experimentation on terrestrial and aquatic ecosystems [Data set]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.4894016754286177E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d'analyse pour l'élaboration d'un Schéma Directeur du SI scientifique du Centre PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Commission Locale Des Systèmes d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19189,226 +19189,226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation Système d'Information IN-SYLVA France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fiocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fiocca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mariya Evtimova-Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVRI-FAIR provenance: AnaEE use case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19418,777 +19418,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charter for access to IN-SYLVA France Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CIRAD; CNPF; FCBA; OFB; ONF; Université Rouen Normandie. 2025, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUM-DATA Livrable D1.1 Portail web pour capitaliser et diffuser les évènements et les résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fortuno</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bénédet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirad, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Corre</w:t>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilaria Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gobin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SECUR-MFR « Floraison et fructification des arbres forestiers : développement d'outils pour une meilleure caractérisation de leur phénologie, abondance et qualité » - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; GIE Semences Forestières Améliorées (GIE SFA); NIR Industry Brimrose. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du système d'information pour la gestion des données des dispositifs expérimentaux de l’infrastructure nationale IN-SYLVA France (adaptation des forêts et l’innovation sylvicole).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20204,719 +20204,719 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; OFB; CIRAD; FCBA; CNPF; ONF; Université de Rouen - Normandie. 2021, 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d’enseignement supérieur en agronomie, environnement, alimentation et sciences vétérinaires à l’horizon 2040.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barzman</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique, Agreenium. 2019, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperable cataloging and harmonization for environmental RI projects: system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loubrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loubrieu</w:t>
+                <w:t xml:space="preserve">Frederic Merceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Merceur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D8.3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+                <w:t xml:space="preserve">Lydie Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
+                <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail sur la gestion et le partage des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">Laurence Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Colinet</w:t>
+                <w:t xml:space="preserve">Frédéric Dardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dardel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la sécheresse et de la canicule de l'été 2003 sur les plantations comparatives gérées par l'INRA en Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20924,441 +20924,441 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et synthèse des plantations comparatives de conifères en méditerranée. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chouvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MAP/DGFAR 61.45.80.17/04-INRA B5533, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la sécheresse et de la canicule de l'été 2003 sur les plantations comparatives gérées par l'INRA en Languedoc Roussillon. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation, protection and restoration of low elevation mediterranean coniferous forests threatened by wildfires (FIREGENE). Final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AIR3--CT93-0803, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Mission FAO. Conservation et amélioration du cyprès de l'Atlas et du pin d'Alep au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UTF/MOR--011, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21368,571 +21368,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique d'activité de l'unité INRA, Unité de recherches forestières méditerranéennes. Thème : Fonctionnement des écosystèmes forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betored</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of adaptive traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Povillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Povillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Forstreuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ducrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">* INRA Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9 Diffusion du document : INRA Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCO-FORADAPT : global, physiological and molecular responses to climatic stresses of three mediterranean conifers. Consequences for optimal use, conservation and sustainable improvement of their genetic resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Adaptive variability of Pinus and Cedrus provenances tested in France in comparative plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">* INRA Equipe Régionale Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9 Diffusion du document : INRA Equipe Régionale Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839809v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive variability of Pinus and Cedrus provenances tested in France in comparative plantations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">INCO-FORADAPT : global, physiological and molecular responses to climatic stresses of three mediterranean conifers. Consequences for optimal use, conservation and sustainable improvement of their genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">* INRA Equipe Régionale Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9 Diffusion du document : INRA Equipe Régionale Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838646v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilite au stade adulte chez Populus trichocarpa Torr. Gray et prediction juvenile - adulte chez P. trichocarpa et P. deltoides Bartr. Document annexe : Analyse des dispositifs adultes de P. trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02849954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId532"/>
+      <w:footerReference w:type="default" r:id="rId531"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22000,51 +22000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72897C64"/>
+    <w:nsid w:val="650B3F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22231,51 +22231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132801302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Farshidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Goldfarb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13677.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunetto William" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0673-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina Belmonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Zidkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8602-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calleja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vncent Penel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bues-Charbit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9366-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calleja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2010.12.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Nava" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Laura Rivera Nava" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080572" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.12.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653982v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Charpin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waisel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00731.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bechir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Mousadik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar M'Hirit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683531v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raddi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raddi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35083687" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000108" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Keys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Edwards" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697736v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689780v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alzubi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borrut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714183v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728709v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barthalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663294v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604613v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pelte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741680v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601528v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607220v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Alizoti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fusaro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814006v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818840v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sampol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834246v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832856v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betored" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831245v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763735v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762100v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769579v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766543v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Abdoun" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771774v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768603v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769158v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769152v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766584v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298703v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1a0p-he21" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Peyratout" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298724v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959397v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benedet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225457v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234314v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028515v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801956v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diankha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tcherniatinsky" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794886v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846875v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846817v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804426v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608873v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Chambel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827543v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830730v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840124v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenopoulos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papageorgiou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604193v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4894016754286177E12" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606264v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commission Locale Des Syst&#232;mes d'Information" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277338v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beyne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432532v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791643v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loubrieu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merceur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823592v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817681v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouvet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833255v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840315v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846837v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830218v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827521v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Povillon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839809v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838646v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849954v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132801302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Farshidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Goldfarb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13677.3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0673-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina Belmonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Zidkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8602-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calleja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vncent Penel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bues-Charbit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9366-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calleja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2010.12.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Nava" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Laura Rivera Nava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080572" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.12.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Charpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waisel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00731.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bechir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Mousadik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar M'Hirit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raddi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35083687" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000108" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Keys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Edwards" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alzubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borrut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barthalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606225v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pelte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Alizoti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fusaro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822698v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818840v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sampol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834246v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betored" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763735v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831245v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762100v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Abdoun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769579v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770018v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771529v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768603v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766584v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769158v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298703v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1a0p-he21" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310696v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Peyratout" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benedet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225457v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234314v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diankha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tcherniatinsky" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846817v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Chambel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840124v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenopoulos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papageorgiou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604193v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4894016754286177E12" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606264v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commission Locale Des Syst&#232;mes d'Information" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beyne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791643v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loubrieu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merceur" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823592v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817681v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouvet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833255v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840315v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827521v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Povillon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838646v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839809v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849954v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>