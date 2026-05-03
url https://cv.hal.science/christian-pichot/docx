--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -291,324 +291,328 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
+                <w:t xml:space="preserve">Knowledge sharing and discovery across heterogeneous research infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
+                <w:t xml:space="preserve">Siamak Farshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">Xiaofeng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Zeoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doron Goldfarb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Magagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13677.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181485v1</w:t>
+                <w:t xml:space="preserve">hal-04166618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge sharing and discovery across heterogeneous research infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pinus halepensis and P. brutia provenances present similar resilience to drought despite contrasting survival, growth, cold tolerance and stem quality: Insights from a 45 year-old common garden experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Liao</w:t>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Li</w:t>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doron Goldfarb</w:t>
+                <w:t xml:space="preserve">Lorna Zeoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Magagna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.68. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 544, pp.121146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13677.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166618v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
@@ -2214,51 +2218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Emberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8064,286 +8068,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Sylva-France a new research infrastructure for forest adaptation and silvicultural innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Alain Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, embrapa, Sep 2019, Curitiba, Brazil. 768 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4336/2019.pfb.39e201902043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789179v1</w:t>
+                <w:t xml:space="preserve">hal-04188784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Sylva-France a new research infrastructure for forest adaptation and silvicultural innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188784v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données dans AnaEE-France : enjeux et développements</w:t>
               </w:r>
@@ -9229,221 +9233,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural and Environmental Information Systems : challenges and strategy for INRA research on agro-ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERATEC 2016 Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741680v1</w:t>
+                <w:t xml:space="preserve">hal-02740283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural and Environmental Information Systems : challenges and strategy for INRA research on agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">TERATEC 2016 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740283v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t>
               </w:r>
@@ -12261,368 +12265,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez une espèce menacée extraordinaire: le cyprès du Tassili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Laura Rivera Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Les espèces de faune et de flore menacées d'extinction en Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Alger, Algérie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811670v1</w:t>
+                <w:t xml:space="preserve">hal-02817623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des processus de fécondité et dispersion des graines dans la maturation des pinèdes vers les hêtraies-sapinières du Mont Ventoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ECOVEG. Ecologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818840v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez une espèce menacée extraordinaire: le cyprès du Tassili</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des processus de fécondité et dispersion des graines dans la maturation des pinèdes vers les hêtraies-sapinières du Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sampol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espèces de faune et de flore menacées d'extinction en Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Alger, Algérie. 6 p</w:t>
+              <w:t xml:space="preserve">2. ECOVEG. Ecologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817623v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
               </w:r>
@@ -13199,51 +13203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13499,217 +13503,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique (AFLP) des peuplements de cyprès naturels et introduits au Maroc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grass, R, Postgres: trois logiciels libres au service de l'information géographique. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Betored</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité végétale. Des plantes pour l'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
+              <w:t xml:space="preserve">Utilisation des outils SIG dans les sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Aix-en-Provence, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763735v1</w:t>
+                <w:t xml:space="preserve">hal-02831245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass, R, Postgres: trois logiciels libres au service de l'information géographique. Diaporama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité génétique (AFLP) des peuplements de cyprès naturels et introduits au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Bechir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid El Mousadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Betored</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation des outils SIG dans les sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Aix-en-Provence, France. 22 p</w:t>
+              <w:t xml:space="preserve">La biodiversité végétale. Des plantes pour l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831245v1</w:t>
+                <w:t xml:space="preserve">hal-02763735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié; comment les cèdres du Luberon envahissent-ils l'espace. Chapitre 18</w:t>
               </w:r>
@@ -14112,204 +14116,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does conform sexual reproduction still exist in the highly endangered Cupressus dupreziana.</w:t>
+                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez Cupressus dupreziana A. Camus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fella Abdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Meeting on plant population biology working group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Freising, Germany</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766543v1</w:t>
+                <w:t xml:space="preserve">hal-02769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie de la reproduction et ressources génétiques chez Cupressus dupreziana A. Camus.</w:t>
+                <w:t xml:space="preserve">Does conform sexual reproduction still exist in the highly endangered Cupressus dupreziana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fella Abdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Meeting on plant population biology working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769579v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies de la reproduction et ressources génétiques chez Cupressus dupreziana A. Camus.</w:t>
               </w:r>
@@ -14660,96 +14664,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérations méditerranéennes de l'équipe de génétique forestière de l'INRA d'Avignon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveaux de ploïdie du mégagamétophyte de quelques gymnospermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766584v1</w:t>
+                <w:t xml:space="preserve">hal-02769158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les GRAM en recherche forestière</w:t>
               </w:r>
@@ -14811,109 +14828,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de ploïdie du mégagamétophyte de quelques gymnospermes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopérations méditerranéennes de l'équipe de génétique forestière de l'INRA d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769158v1</w:t>
+                <w:t xml:space="preserve">hal-02766584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation</w:t>
               </w:r>
@@ -16428,178 +16432,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données et interopérabilité au sein de l’infrastructure de recherche AnaEE-France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Maire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sist15 : Séries interopérables et systèmes de traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marseille, France. 2015</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604790v1</w:t>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16628,323 +16636,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données et interopérabilité au sein de l’infrastructure de recherche AnaEE-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">Sist15 : Séries interopérables et systèmes de traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795537v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
               </w:r>
@@ -17055,51 +17059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information (SI) pour la gestion des données d’observation et d’expérimentation de long terme en environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diankha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17558,51 +17562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22000,51 +22004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="650B3F92"/>
+    <w:nsid w:val="09184258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22231,51 +22235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132801302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Farshidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Goldfarb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13677.3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0673-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina Belmonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Zidkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8602-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calleja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vncent Penel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bues-Charbit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9366-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calleja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2010.12.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Nava" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Laura Rivera Nava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080572" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.12.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Charpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waisel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00731.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bechir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Mousadik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar M'Hirit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raddi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35083687" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000108" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Keys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Edwards" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alzubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borrut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barthalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606225v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pelte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Alizoti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fusaro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822698v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818840v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sampol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834246v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betored" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763735v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831245v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762100v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Abdoun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769579v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770018v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771529v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768603v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766584v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769158v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298703v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1a0p-he21" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310696v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Peyratout" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benedet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225457v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234314v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diankha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tcherniatinsky" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846817v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Chambel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840124v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenopoulos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papageorgiou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604193v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4894016754286177E12" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606264v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commission Locale Des Syst&#232;mes d'Information" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beyne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791643v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loubrieu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merceur" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823592v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817681v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouvet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833255v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840315v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827521v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Povillon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838646v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839809v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849954v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132801302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Farshidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Goldfarb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13677.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0673-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina Belmonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Zidkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8602-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calleja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vncent Penel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bues-Charbit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9366-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calleja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2010.12.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Nava" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Laura Rivera Nava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080572" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.12.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Charpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waisel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00731.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bechir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Mousadik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar M'Hirit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raddi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35083687" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000108" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Keys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Edwards" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alzubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borrut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barthalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606225v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pelte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Alizoti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fusaro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822698v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818840v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sampol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834246v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betored" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763735v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762100v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Abdoun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770018v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771529v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768603v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766584v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298703v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1a0p-he21" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310696v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Peyratout" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benedet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225457v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234314v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diankha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tcherniatinsky" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846817v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Chambel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840124v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenopoulos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papageorgiou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604193v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4894016754286177E12" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606264v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commission Locale Des Syst&#232;mes d'Information" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beyne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791643v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loubrieu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merceur" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823592v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817681v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouvet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833255v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840315v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827521v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Povillon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838646v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839809v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849954v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>