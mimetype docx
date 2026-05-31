--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1240,277 +1240,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+                <w:t xml:space="preserve">hal-02903246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Brunetto</w:t>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jean</w:t>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903246v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
               </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,291 +2549,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, dispersion des pollens et des graines : interaction de processus démographiques et génétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inference of the pollen penetration and remanence into dwellings using seasonal variation of indoor/outdoor pollen counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Vncent Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Bues-Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47, pp.81-95. </w:t>
+              <w:t xml:space="preserve">Aerobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.315-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462268878899135E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10453-015-9366-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635807v1</w:t>
+                <w:t xml:space="preserve">hal-01506426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of the pollen penetration and remanence into dwellings using seasonal variation of indoor/outdoor pollen counts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration, dispersion des pollens et des graines : interaction de processus démographiques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vncent Penel</w:t>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bues-Charbit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (3), pp.315-322. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10453-015-9366-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.462268878899135E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506426v1</w:t>
+                <w:t xml:space="preserve">hal-02635807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t>
               </w:r>
@@ -3126,51 +3126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7334,342 +7334,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Projet ciblé NUM-DATA - Développer le partage, l’accessibilité et les «services » d’exploitation des données et des codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bénédet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du PEPR FORESTT 2025 - Lancement des projets lauréats de l’appel à projets 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR-FORESTT, Sep 2025, Montpelllier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308857v1</w:t>
+                <w:t xml:space="preserve">hal-05392448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ciblé NUM-DATA - Développer le partage, l’accessibilité et les «services » d’exploitation des données et des codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fortuno</w:t>
+                <w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du PEPR FORESTT 2025 - Lancement des projets lauréats de l’appel à projets 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR-FORESTT, Sep 2025, Montpelllier, France. 13 p</w:t>
+              <w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392448v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUM-DATA - PEPR FORESTT - Partage, accessibilité et services d’exploitation des données des socio-écosystèmes forestiers tempérés et tropicaux. Focus sur l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bénédet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du PEPR FORESTT 2024 - Lancement du programme de recherche PEPR-FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPR FORESTT, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10617,221 +10617,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des orthophotographies pour la prévision du risque d'exposition au pollen de cyprès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
+              <w:t xml:space="preserve">Journée technique sur les Orthophotographies et les produits associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de l'Information Géographique de Provence-Alpes-Côte d'Azur (CRIGE). FRA., Jan 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837332v1</w:t>
+                <w:t xml:space="preserve">hal-01607220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des orthophotographies pour la prévision du risque d'exposition au pollen de cyprès</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique sur les Orthophotographies et les produits associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de l'Information Géographique de Provence-Alpes-Côte d'Azur (CRIGE). FRA., Jan 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607220v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pins méditerranéens Conservation, écologie, restauration et gestion : défis dans un contexte de changements globaux</w:t>
               </w:r>
@@ -11067,51 +11067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15609,51 +15609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUM-DATA - Développer le partage, l'accessibilité et l'exploitation numérique des données des socio-écosystèmes forestiers (SEF) tempérés et tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fortuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16432,182 +16432,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+                <w:t xml:space="preserve">hal-02795537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16652,182 +16652,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795537v1</w:t>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données et interopérabilité au sein de l’infrastructure de recherche AnaEE-France</w:t>
               </w:r>
@@ -19550,77 +19550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUM-DATA Livrable D1.1 Portail web pour capitaliser et diffuser les évènements et les résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bénédet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22004,51 +22004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09184258"/>
+    <w:nsid w:val="ED6953F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22235,51 +22235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132801302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Farshidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Goldfarb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13677.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0673-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina Belmonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Zidkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8602-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calleja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vncent Penel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bues-Charbit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9366-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calleja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2010.12.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Nava" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Laura Rivera Nava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080572" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.12.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Charpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waisel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00731.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bechir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Mousadik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar M'Hirit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raddi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35083687" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000108" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Keys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Edwards" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alzubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borrut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barthalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606225v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pelte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Alizoti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fusaro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822698v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818840v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sampol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834246v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betored" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763735v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762100v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Abdoun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770018v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771529v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768603v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766584v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298703v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1a0p-he21" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310696v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Peyratout" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benedet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225457v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234314v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diankha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tcherniatinsky" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846817v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Chambel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840124v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenopoulos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papageorgiou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604193v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4894016754286177E12" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606264v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commission Locale Des Syst&#232;mes d'Information" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beyne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791643v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loubrieu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merceur" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823592v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817681v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouvet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833255v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840315v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827521v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Povillon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838646v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839809v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849954v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132801302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Farshidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Goldfarb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Magagna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13677.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Zeoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0673-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina Belmonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Zidkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8602-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calleja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vncent Penel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bues-Charbit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9366-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calleja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2010.12.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Nava" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Laura Rivera Nava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080572" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.12.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Charpin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waisel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00731.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bechir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Mousadik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baaziz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar M'Hirit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raddi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35083687" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000108" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Keys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Autino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Edwards" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alzubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borrut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barthalon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606225v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pelte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607220v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Alizoti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fusaro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822698v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818840v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sampol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834246v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betored" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763735v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762100v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Abdoun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770018v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771529v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768603v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766584v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298703v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1a0p-he21" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310696v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Peyratout" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benedet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225457v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234314v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diankha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tcherniatinsky" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846817v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Chambel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840124v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xenopoulos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papageorgiou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604193v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4894016754286177E12" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606264v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commission Locale Des Syst&#232;mes d'Information" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beyne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580310v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791643v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loubrieu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merceur" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823592v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817681v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouvet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833255v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840315v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827521v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Povillon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838646v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839809v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frigerio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849954v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>