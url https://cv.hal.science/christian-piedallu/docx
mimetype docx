--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -106,577 +106,577 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 time series reveal species-specific responses in temperate conifer dieback</w:t>
+                <w:t xml:space="preserve">Forest attribute maps: a support for small area estimation of forest disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carletti</w:t>
+                <w:t xml:space="preserve">Ankit Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Dutrieux</w:t>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vega</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), pp.2547386. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22797254.2025.2547386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-025-01293-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223935v1</w:t>
+                <w:t xml:space="preserve">hal-05124727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest attribute maps: a support for small area estimation of forest disturbances</w:t>
+                <w:t xml:space="preserve">Sentinel-2 time series reveal species-specific responses in temperate conifer dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Sagar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hélène Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.2547386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-025-01293-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2025.2547386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124727v1</w:t>
+                <w:t xml:space="preserve">hal-05223935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 1 : État des lieux et conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 2 : Comment adapter nos forêts aux effets du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75, pp.289 - 305. </w:t>
+              <w:t xml:space="preserve">, 2025, 75, pp.307 - 321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248743v1</w:t>
+                <w:t xml:space="preserve">hal-05248748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 2 : Comment adapter nos forêts aux effets du changement climatique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Turning point in the productivity of western European forests associated with a climate change footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel R Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8423⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 967, pp.178843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248748v1</w:t>
+                <w:t xml:space="preserve">hal-05123095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning point in the productivity of western European forests associated with a climate change footprint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 1 : État des lieux et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 967, pp.178843. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.289 - 305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123095v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Framework and a New Score for the Comparative Analysis of Forest Models Accounting for the Impact of Climate Change</w:t>
               </w:r>
@@ -714,51 +714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Meliho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (1), pp.73-91. </w:t>
@@ -848,51 +848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansell Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latte Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196 (3), pp.226. </w:t>
@@ -930,51 +930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial vulnerability assessment of silver fir and Norway spruce dieback driven by climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -982,51 +982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (2), pp.341-361. </w:t>
@@ -1077,51 +1077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and ungulate browsing impair regeneration dynamics in spruce-fir-beech forests in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mithila Unkule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1181,51 +1181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,90 +1328,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1445,103 +1445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisource forest inventories: A model-based approach using k-NN to reconcile forest attributes statistics and map products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 192, pp.175-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,51 +1860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity and the temporal stability of mountain forest productivity: testing the effect of species composition, through asynchrony and overyielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,51 +2215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and climate differently impact NDVI patterns according to the season and the stand type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153, pp.207-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2596,51 +2596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données spatialisées au service de la description du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brusten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 228, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2665,64 +2665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,264 +2788,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations forestières : intérêts et limites des cartographies prédictives et par échantillonnage</w:t>
+                <w:t xml:space="preserve">Early signs of range disjunction of submountainous plant species: an unexplored consequence of future and contemporary climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Reboul</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2094-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335508v1</w:t>
+                <w:t xml:space="preserve">hal-01532575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early signs of range disjunction of submountainous plant species: an unexplored consequence of future and contemporary climate changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stations forestières : intérêts et limites des cartographies prédictives et par échantillonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Madrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Typologie et cartographie des stations forestières, 228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532575v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overyielding in mixed forests decreases with site productivity</w:t>
               </w:r>
@@ -3070,64 +3070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (2), pp.502-512. </w:t>
@@ -3165,51 +3165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,51 +3429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail web SILVAE met à disposition des informations écologiques et forestières spatialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,64 +3559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water balance performs better than climatic water variables in tree species distribution modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,64 +3689,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des cartes prédictives pour améliorer la prise en compte de la contrainte hydrique dans le choix des essences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3793,77 +3793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la contrainte hydrique des sols forestiers Exemple sur les plateaux calcaires du Nord-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Richard Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,333 +3895,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil water holding capacity over large areas to predict the potential production of forest stands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Guégout</w:t>
+                <w:t xml:space="preserve">Robin R. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Bruand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe C. Randin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan S. Dullinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (7), pp.2330-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00531263v1</w:t>
+                <w:t xml:space="preserve">hal-01000485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan S. Dullinger</w:t>
+                <w:t xml:space="preserve">Mapping soil water holding capacity over large areas to predict the potential production of forest stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Guégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160 (3-4), pp.355-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000485v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in plant community composition lag behind climate warming in lowland forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4456,90 +4456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement des dates de débourrement et de jaunissement des chênaies et des hêtraies françaises au cours du XXIè siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4590,90 +4590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact potentiel du changement climatique sur la distribution de l'Epicéa, du Sapin, du Hêtre et du Chêne sessile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4714,321 +4714,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme de la phénologie des forêts tempérées françaises : étude sur les peuplements du réseau Renecofor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La cartographie prédictive des stations forestières : un nouvel outil au service du gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 60 (3), pp.323-343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/19767⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/17240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449805v1</w:t>
+                <w:t xml:space="preserve">hal-03449798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie prédictive des stations forestières : un nouvel outil au service du gestionnaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Déterminisme de la phénologie des forêts tempérées françaises : étude sur les peuplements du réseau Renecofor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 60 (1), pp.37-60. </w:t>
+              <w:t xml:space="preserve">, 2008, 60 (3), pp.323-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/17240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/19767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449798v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient assessment of topographic solar radiation to improve plant distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 148 (11), pp.1696-1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5062,64 +5062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale computation of solar radiation for predictive vegetation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (8), pp.899-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5575,64 +5575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,64 +5687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57 (4), pp.331-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of forest environment and survey protocol on GPS accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,51 +6072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique à l'échelle du paysage des conséquences de la déprise agro-pastorale au sein d'un territoire communal de moyenne montagne (Hermillon, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,64 +6167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la précision du système GPS en milieu forestier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (5), pp.429-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6271,51 +6271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric variations of glacier de Sarennes, French Alps, during the last two centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 24, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6366,230 +6366,1414 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5-6, pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France : les forêts de montagne, Hexagone et Corse 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hallosserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IUCN, France; MNHN; OFB, Office Français de la Biodiversité; IGN; CBN. 2025, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie de l'évolution de la contrainte hydrique en contexte de réchauffement climatique, et exemple d'utilisation dans le cadre des catalogues et guides de stations forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AgroParisTech, Nancy. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurer une récolte raisonnée des rémanents en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kochert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Riofrio-Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Messant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech; Office National des Forêts. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ign. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie prédictive des stations forestières du massif vosgien -Elaboration, validation et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornu Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaménagement forestier des carrières de granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Delory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clairières de Saint-Pierre-de-Chartreuse - Eléments de connaissances pour la gestion patrimoniale de ces structures paysagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducourtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude diagnostic ecologique et paysagère : commune d'Hermillon, Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des clairières de Saint-Pierre-de-Chartreuse en vue d'une gestion patrimoniale fondée sur la diversité biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations volumétriques du glacier de Sarennes (F-38) : période 1906-1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1994, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use Case 8 : Landscape – Doller Valley (Vosges Mountains – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6599,91 +7783,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la cartographie prédictive pour mieux comprendre l’écologie des espèces et adapter les forêts au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04414511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6693,301 +7877,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Ecofor et MNHN, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l’impact du changement climatique sur la mortalité des arbres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7003,333 +8187,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale du DSF (Département Santé des Forêts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et cartographie des services écosystémiques rendus par les forêts en Lorraine : services récréatifs et protection d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ conservation of Araucaria araucana (Mol.) K. Koch. in the Southern Andes is linked to long-term volcanic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina E. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101st Ecological Society of America Annual Meeting, 7-12 August 2016, Fort Lauderdale USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des conditions écologiques favorables à la distribution des principales essences présentes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,332 +8528,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop on non-market valuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17940.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Laboratoire d'Economie Forestière (0356). INRA.; Société Française d'Economie Rurale (SFER); CIRAD; IRSTEA, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overyielding in mixed forests decreases with site productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7678,612 +8862,612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology, silviculture and management of spruce species in mixed forests conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Edmonton, Canada. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et valorisation des relevés phytosociologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONF réseau habitat flore, 4 juin 2015, Senones, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Senones, France</w:t>
+              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627004v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd FAERE (French Association of Environmental and Resource Economists) Annual Conference - 10 et 1 septembre 2015 - Toulouse Business School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utilisation et valorisation des relevés phytosociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Séminaire ONF réseau habitat flore, 4 juin 2015, Senones, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Senones, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626976v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet : Cartographie de la contrainte hydrique des sols forestiers, et exemple d'utilisation dans le cadre des catalogues de stations forestières. Réseau Mixte Technologique, Réseau AFORCE Séminaire de fin de projet 12 décembre 2012 LERFOB LERFOB - -AgroParisTech AgroParisTech--ENGREF ENGREF – – Nancy Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,319 +9486,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution des projets du réseau mixte technologique AFORCE, FCBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of remote sensing indicators of forest fire susceptibility with vegetation combustibility mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe J.-P. Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Savazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop of the EARSeL Special Interest Group (SIG) on Forest Fires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Stresa, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologie des stations forestières : blocages et avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, PARIS, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoPlant: a phytoecological database that allows the prediction of tree species niches and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8656,73 +9840,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop on Vegetation databases and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, BREMEN, Germany. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the distribution of Acer campestre (L.) with climatic and nutritional soil factors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8751,181 +9935,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. International Association for Vegetation Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, LISBONNE, Portugal. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction spatialisée des communautés végétales : vers le suivi intégré des sites Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2003 de l'Association Internationale pour l'Ecologie du Paysage IALE : évaluation des risques environnementaux pour une gestion durable des espaces, Gap, 8-10 octobre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Gap, France. pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie automatique des stations forestières du massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8941,172 +10125,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt, Vent et Risques. Séminaire de programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, PARIS, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche indirecte des relations entre paysage et biodiversité : l'exemple des micromammifères en Chartreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducourtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arvicola, Meylan 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9116,1301 +10300,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Annual conference European Association of Environmental and Resource Economists (EAERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zyrich, Switzerland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605373v1</w:t>
-              </w:r>
-[...1064 lines deleted...]
-                <w:t xml:space="preserve">hal-02576506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SILVAE portal provides access to ecological and forestry maps for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10418,51 +10536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10472,100 +10590,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation du bilan hydrique des sols pour caractériser la distribution et la croissance des espèces forestières dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. AgroParisTech, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012AGPT0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00833247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10575,219 +10693,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaménagement forestier des carrières de granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Delory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.324, 2003, 2-85362-574-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaménagement agricole des carrières de granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Delory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.160, 2002, 2-85362-573-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10934,51 +11052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01293-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisein Jonathan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansell Juliette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latte Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12372-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Angeles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05468-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03256093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01329-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0784-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Burns" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.01.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Madrolles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reboul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871639v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Richard Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2005.2359" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414511v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601702v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bontemps" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000427v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Savazzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducourtioux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Staub" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Messant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579445v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene Bruhier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delory" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578294v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576075v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576506v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800226v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00833247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580602v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01293-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisein Jonathan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansell Juliette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latte Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12372-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Angeles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05468-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03256093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01329-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0784-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Burns" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.01.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Madrolles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reboul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871639v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Richard Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2005.2359" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Staub" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Messant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene Bruhier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578294v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducourtioux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576506v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bontemps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000427v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Savazzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581835v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800226v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00833247v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>