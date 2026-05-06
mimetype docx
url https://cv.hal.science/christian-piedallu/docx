--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -72,6378 +72,6512 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest attribute maps: a support for small area estimation of forest disturbances</w:t>
+                <w:t xml:space="preserve">The long-term decrease in extreme cold events is a key factor in the increased mortality of Norway spruce and silver fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Sagar</w:t>
+                <w:t xml:space="preserve">Hélène Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vega</w:t>
+                <w:t xml:space="preserve">Marion Caloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 384, pp.111151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-025-01293-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124727v1</w:t>
+                <w:t xml:space="preserve">hal-05575496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-2 time series reveal species-specific responses in temperate conifer dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carletti</w:t>
+                <w:t xml:space="preserve">Raphael Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (1), pp.2547386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22797254.2025.2547386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 2 : Comment adapter nos forêts aux effets du changement climatique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Forest attribute maps: a support for small area estimation of forest disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8423⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-025-01293-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248748v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning point in the productivity of western European forests associated with a climate change footprint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 1 : État des lieux et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 967, pp.178843. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.289 - 305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123095v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 1 : État des lieux et conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur les forêts. Partie 2 : Comment adapter nos forêts aux effets du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75, pp.289 - 305. </w:t>
+              <w:t xml:space="preserve">, 2025, 75, pp.307 - 321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.8423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248743v1</w:t>
+                <w:t xml:space="preserve">hal-05248748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework and a New Score for the Comparative Analysis of Forest Models Accounting for the Impact of Climate Change</w:t>
+                <w:t xml:space="preserve">Turning point in the productivity of western European forests associated with a climate change footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Besic</w:t>
+                <w:t xml:space="preserve">Lionel R Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13253-023-00557-y⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 967, pp.178843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518775v1</w:t>
+                <w:t xml:space="preserve">hal-05123095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and remote sensing monitoring shows the end of bark beetle outbreak on Belgian and North-eastern France Norway spruce (Picea abies) stand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Framework and a New Score for the Comparative Analysis of Forest Models Accounting for the Impact of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arthur</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisein Jonathan</w:t>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cansell Juliette</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeste Meliho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12372-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-023-00557-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248708v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial vulnerability assessment of silver fir and Norway spruce dieback driven by climate warming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial and remote sensing monitoring shows the end of bark beetle outbreak on Belgian and North-eastern France Norway spruce (Picea abies) stand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisein Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansell Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latte Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (2), pp.341-361. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (3), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01570-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005898v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and ungulate browsing impair regeneration dynamics in spruce-fir-beech forests in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial vulnerability assessment of silver fir and Norway spruce dieback driven by climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mithila Unkule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Donatien Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+                <w:t xml:space="preserve">Célia Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (1), pp.Article number: 11. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.341-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-022-01126-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01570-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639012v1</w:t>
+                <w:t xml:space="preserve">hal-04005898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Climate and ungulate browsing impair regeneration dynamics in spruce-fir-beech forests in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mithila Unkule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chaste</w:t>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (1), pp.Article number: 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-022-01126-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889469v1</w:t>
+                <w:t xml:space="preserve">hal-03639012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Taccoen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisource forest inventories: A model-based approach using k-NN to reconcile forest attributes statistics and map products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.016⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768111v1</w:t>
+                <w:t xml:space="preserve">hal-03889469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in soil and plant functional diversity along an altitudinal gradient in the French Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisource forest inventories: A model-based approach using k-NN to reconcile forest attributes statistics and map products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-021-05468-0⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03137074v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Shifts in soil and plant functional diversity along an altitudinal gradient in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+                <w:t xml:space="preserve">Fabien Anthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Aranda-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-021-05468-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03889520v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity and the temporal stability of mountain forest productivity: testing the effect of species composition, through asynchrony and overyielding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Baudry</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (2), pp.273-286. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 489, pp.119048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-020-01329-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256093v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree diversity and the temporal stability of mountain forest productivity: testing the effect of species composition, through asynchrony and overyielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Perez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0386⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (2), pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-020-01329-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095574v2</w:t>
+                <w:t xml:space="preserve">hal-03256093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of climate effects on the height-diameter relationships of tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fortin</w:t>
+                <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1900), pp.20190386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0784-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422713v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and climate differently impact NDVI patterns according to the season and the stand type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evidence of climate effects on the height-diameter relationships of tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.052⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0784-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889618v1</w:t>
+                <w:t xml:space="preserve">hal-02422713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation between tree size and shade tolerance modulates mixed-forest productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil and climate differently impact NDVI patterns according to the season and the stand type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">J.P. Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourdier</w:t>
+                <w:t xml:space="preserve">V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kunstler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.S. Azcona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0779-6⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (Part 2), pp.2874-2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378144v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including the lateral redistribution of soil moisture in a supra regional water balance model to better identify suitable areas for tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covariation between tree size and shade tolerance modulates mixed-forest productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Ondo</w:t>
+                <w:t xml:space="preserve">Thomas Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Burns</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.01.032⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0779-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515220v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données spatialisées au service de la description du milieu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Including the lateral redistribution of soil moisture in a supra regional water balance model to better identify suitable areas for tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335052v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des données spatialisées au service de la description du milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brusten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 228, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01531633v1</w:t>
+                <w:t xml:space="preserve">hal-01335052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early signs of range disjunction of submountainous plant species: an unexplored consequence of future and contemporary climate changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+                <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (6), pp.2094-2105. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.387-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532575v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations forestières : intérêts et limites des cartographies prédictives et par échantillonnage</w:t>
+                <w:t xml:space="preserve">Early signs of range disjunction of submountainous plant species: an unexplored consequence of future and contemporary climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Reboul</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2094-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335508v1</w:t>
+                <w:t xml:space="preserve">hal-01532575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overyielding in mixed forests decreases with site productivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stations forestières : intérêts et limites des cartographies prédictives et par échantillonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florentin Madrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Typologie et cartographie des stations forestières, 228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195107v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Overyielding in mixed forests decreases with site productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (2), pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598653v1</w:t>
+                <w:t xml:space="preserve">hal-01195107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does probability of occurrence relate to population dynamics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja H. Schiffers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.00836⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195082v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portail web SILVAE met à disposition des informations écologiques et forestières spatialisées</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does probability of occurrence relate to population dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja H. Schiffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dullinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/56579⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (12), pp.1155-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598648v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water balance performs better than climatic water variables in tree species distribution modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le portail web SILVAE met à disposition des informations écologiques et forestières spatialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12012⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835755v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des cartes prédictives pour améliorer la prise en compte de la contrainte hydrique dans le choix des essences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Soil water balance performs better than climatic water variables in tree species distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Legay</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/51441⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.470-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871639v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la contrainte hydrique des sols forestiers Exemple sur les plateaux calcaires du Nord-Est de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Utilisation des cartes prédictives pour améliorer la prise en compte de la contrainte hydrique dans le choix des essences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (1), pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/51441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835673v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried W. Thuiller</w:t>
+                <w:t xml:space="preserve">Cartographie de la contrainte hydrique des sols forestiers Exemple sur les plateaux calcaires du Nord-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan S. Dullinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Richard Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 204, pp.31-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000485v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil water holding capacity over large areas to predict the potential production of forest stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 160 (3-4), pp.355-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant community composition lag behind climate warming in lowland forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin R. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Randin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+                <w:t xml:space="preserve">Stefan S. Dullinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela G. Riofrio-Dillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice P. de Ruffray</w:t>
+                <w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (7), pp.2330-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature10548⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001166v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating phenological shifts in French temperate forests under two climatic change scenarios and four driving global circulation models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+                <w:t xml:space="preserve">Changes in plant community composition lag behind climate warming in lowland forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Gabriela G. Riofrio-Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+                <w:t xml:space="preserve">Patrice P. de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54 (5), pp.563-581. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 479 (7374), pp.517-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-010-0305-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195017v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement des dates de débourrement et de jaunissement des chênaies et des hêtraies françaises au cours du XXIè siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+                <w:t xml:space="preserve">Simulating phenological shifts in French temperate forests under two climatic change scenarios and four driving global circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/41198⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (5), pp.563-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-010-0305-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449549v1</w:t>
+                <w:t xml:space="preserve">hal-01195017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact potentiel du changement climatique sur la distribution de l'Epicéa, du Sapin, du Hêtre et du Chêne sessile en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Changement des dates de débourrement et de jaunissement des chênaies et des hêtraies françaises au cours du XXIè siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, LXI (6), pp.567-593. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 62 (6), pp.607-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/41198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/32924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00835897v1</w:t>
+                <w:t xml:space="preserve">hal-03449549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie prédictive des stations forestières : un nouvel outil au service du gestionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact potentiel du changement climatique sur la distribution de l'Epicéa, du Sapin, du Hêtre et du Chêne sessile en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cluzeau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 60 (1), pp.37-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/17240⟩</w:t>
+              <w:t xml:space="preserve">, 2009, LXI (6), pp.567-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/32924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449798v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme de la phénologie des forêts tempérées françaises : étude sur les peuplements du réseau Renecofor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La cartographie prédictive des stations forestières : un nouvel outil au service du gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 60 (3), pp.323-343. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/17240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/19767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449805v1</w:t>
+                <w:t xml:space="preserve">hal-03449798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient assessment of topographic solar radiation to improve plant distribution models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Déterminisme de la phénologie des forêts tempérées françaises : étude sur les peuplements du réseau Renecofor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.06.001⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (3), pp.323-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/19767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835905v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale computation of solar radiation for predictive vegetation modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient assessment of topographic solar radiation to improve plant distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2007072⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148 (11), pp.1696-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835902v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil nutritional factors improve models of plant species distribution: an illustration with Acer campestre (L.) in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
+                <w:t xml:space="preserve">Multiscale computation of solar radiation for predictive vegetation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (8), pp.899-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01443.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667738v1</w:t>
+                <w:t xml:space="preserve">hal-00835902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
+                <w:t xml:space="preserve">Soil nutritional factors improve models of plant species distribution: an illustration with Acer campestre (L.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (10), pp.1750-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01443.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660575v1</w:t>
+                <w:t xml:space="preserve">hal-02667738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of granite mineralogy, rainfall, vegetation and relief on stream water chemistry (Vosges Mountains, north-eastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Boudot</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.12.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661192v1</w:t>
+                <w:t xml:space="preserve">hal-02660575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Influence of granite mineralogy, rainfall, vegetation and relief on stream water chemistry (Vosges Mountains, north-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Stussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 231 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883989v1</w:t>
+                <w:t xml:space="preserve">hal-02661192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449488v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique à l'échelle du paysage des conséquences de la déprise agro-pastorale au sein d'un territoire communal de moyenne montagne (Hermillon, Savoie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+                <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 93 (3), pp.79-108. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (4), pp.331-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rga.2005.2359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/5055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680356v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Diagnostic écologique à l'échelle du paysage des conséquences de la déprise agro-pastorale au sein d'un territoire communal de moyenne montagne (Hermillon, Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93 (3), pp.79-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rga.2005.2359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681039v1</w:t>
+                <w:t xml:space="preserve">hal-02680356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest environment and survey protocol on GPS accuracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gegout</w:t>
+                <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (9), pp.1071-1078</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (4), pp.331-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673556v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique à l'échelle du paysage des conséquences de la déprise agro-pastorale au sein d'un territoire communal de moyenne montagne (Hermillon, Savoie)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of forest environment and survey protocol on GPS accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Vanpeene</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 93 (3), pp.79-108</w:t>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (9), pp.1071-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587203v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la précision du système GPS en milieu forestier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagnostic écologique à l'échelle du paysage des conséquences de la déprise agro-pastorale au sein d'un territoire communal de moyenne montagne (Hermillon, Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93 (3), pp.79-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/4932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449449v1</w:t>
+                <w:t xml:space="preserve">hal-02587203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric variations of glacier de Sarennes, French Alps, during the last two centuries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de la précision du système GPS en milieu forestier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.429-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/4932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575960v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Volumetric variations of glacier de Sarennes, French Alps, during the last two centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24, pp.2-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations volumétriques du glacier de Sarennes (F-38) : période 1906-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5-6, pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6453,1181 +6587,1181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liste rouge des écosystèmes en France : les forêts de montagne, Hexagone et Corse 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hallosserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IUCN, France; MNHN; OFB, Office Français de la Biodiversité; IGN; CBN. 2025, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'évolution de la contrainte hydrique en contexte de réchauffement climatique, et exemple d'utilisation dans le cadre des catalogues et guides de stations forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech, Nancy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurer une récolte raisonnée des rémanents en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kochert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Riofrio-Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Messant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech; Office National des Forêts. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ign. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie prédictive des stations forestières du massif vosgien -Elaboration, validation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornu Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaménagement forestier des carrières de granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Delory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clairières de Saint-Pierre-de-Chartreuse - Eléments de connaissances pour la gestion patrimoniale de ces structures paysagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducourtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delcros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1998, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude diagnostic ecologique et paysagère : commune d'Hermillon, Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1997, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des clairières de Saint-Pierre-de-Chartreuse en vue d'une gestion patrimoniale fondée sur la diversité biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delcros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1997, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations volumétriques du glacier de Sarennes (F-38) : période 1906-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7637,143 +7771,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use Case 8 : Landscape – Doller Valley (Vosges Mountains – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7783,91 +7917,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la cartographie prédictive pour mieux comprendre l’écologie des espèces et adapter les forêts au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04414511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7877,2420 +8011,2420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Ecofor et MNHN, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l’impact du changement climatique sur la mortalité des arbres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale du DSF (Département Santé des Forêts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et cartographie des services écosystémiques rendus par les forêts en Lorraine : services récréatifs et protection d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ conservation of Araucaria araucana (Mol.) K. Koch. in the Southern Andes is linked to long-term volcanic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina E. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101st Ecological Society of America Annual Meeting, 7-12 August 2016, Fort Lauderdale USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des conditions écologiques favorables à la distribution des principales essences présentes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop on non-market valuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17940.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Laboratoire d'Economie Forestière (0356). INRA.; Société Française d'Economie Rurale (SFER); CIRAD; IRSTEA, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overyielding in mixed forests decreases with site productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology, silviculture and management of spruce species in mixed forests conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Edmonton, Canada. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd FAERE (French Association of Environmental and Resource Economists) Annual Conference - 10 et 1 septembre 2015 - Toulouse Business School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et valorisation des relevés phytosociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ONF réseau habitat flore, 4 juin 2015, Senones, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Senones, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet : Cartographie de la contrainte hydrique des sols forestiers, et exemple d'utilisation dans le cadre des catalogues de stations forestières. Réseau Mixte Technologique, Réseau AFORCE Séminaire de fin de projet 12 décembre 2012 LERFOB LERFOB - -AgroParisTech AgroParisTech--ENGREF ENGREF – – Nancy Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution des projets du réseau mixte technologique AFORCE, FCBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of remote sensing indicators of forest fire susceptibility with vegetation combustibility mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe J.-P. Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi R. Savazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop of the EARSeL Special Interest Group (SIG) on Forest Fires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Stresa, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologie des stations forestières : blocages et avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, PARIS, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoPlant: a phytoecological database that allows the prediction of tree species niches and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop on Vegetation databases and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, BREMEN, Germany. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the distribution of Acer campestre (L.) with climatic and nutritional soil factors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. International Association for Vegetation Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, LISBONNE, Portugal. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction spatialisée des communautés végétales : vers le suivi intégré des sites Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2003 de l'Association Internationale pour l'Ecologie du Paysage IALE : évaluation des risques environnementaux pour une gestion durable des espaces, Gap, 8-10 octobre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Gap, France. pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie automatique des stations forestières du massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt, Vent et Risques. Séminaire de programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, PARIS, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche indirecte des relations entre paysage et biodiversité : l'exemple des micromammifères en Chartreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducourtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arvicola, Meylan 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10300,154 +10434,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the forest recreation service in Lorraine: Applying high-resolution spatial data and travel mode information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teca Tobi Horokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Annual conference European Association of Environmental and Resource Economists (EAERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zyrich, Switzerland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10457,130 +10591,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SILVAE portal provides access to ecological and forestry maps for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10590,100 +10724,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation du bilan hydrique des sols pour caractériser la distribution et la croissance des espèces forestières dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. AgroParisTech, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012AGPT0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00833247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10693,219 +10827,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaménagement forestier des carrières de granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Delory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.324, 2003, 2-85362-574-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaménagement agricole des carrières de granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Delory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.160, 2002, 2-85362-573-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11052,51 +11186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01293-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisein Jonathan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansell Juliette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latte Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12372-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Angeles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05468-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03256093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01329-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0784-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Burns" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.01.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Madrolles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reboul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871639v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Richard Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2005.2359" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Staub" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Messant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene Bruhier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578294v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducourtioux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576506v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bontemps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000427v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Savazzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581835v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800226v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00833247v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caloin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01293-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8423" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisein Jonathan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansell Juliette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latte Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12372-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Angeles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05468-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03256093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01329-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0784-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Burns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Madrolles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871639v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51441" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Richard Jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2005.2359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587203v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576584v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835919v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Staub" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Messant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene Bruhier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578294v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducourtioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576506v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314350v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601702v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bontemps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Savazzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00833247v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>