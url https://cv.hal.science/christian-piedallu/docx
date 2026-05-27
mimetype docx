--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1309,291 +1309,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Taccoen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Eloise Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeline Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694879v1</w:t>
+                <w:t xml:space="preserve">hal-03889469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emeline Chaste</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889469v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisource forest inventories: A model-based approach using k-NN to reconcile forest attributes statistics and map products</w:t>
               </w:r>
@@ -1847,90 +1847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2098,103 +2098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1900), pp.20190386. </w:t>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.387-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,51 +3325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,51 +3589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 160 (3-4), pp.355-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5281,320 +5281,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil nutritional factors improve models of plant species distribution: an illustration with Acer campestre (L.) in France</w:t>
+                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coudun</w:t>
+                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01443.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667738v1</w:t>
+                <w:t xml:space="preserve">hal-02660575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
+                <w:t xml:space="preserve">Soil nutritional factors improve models of plant species distribution: an illustration with Acer campestre (L.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (10), pp.1750-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01443.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660575v1</w:t>
+                <w:t xml:space="preserve">hal-02667738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of granite mineralogy, rainfall, vegetation and relief on stream water chemistry (Vosges Mountains, north-eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,103 +5696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376</w:t>
@@ -7116,51 +7116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8038,51 +8038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8629,51 +8629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9108,51 +9108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9436,51 +9436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9820,51 +9820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9902,77 +9902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoPlant: a phytoecological database that allows the prediction of tree species niches and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10010,51 +10010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the distribution of Acer campestre (L.) with climatic and nutritional soil factors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10631,51 +10631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11186,51 +11186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caloin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01293-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8423" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisein Jonathan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansell Juliette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latte Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12372-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Angeles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05468-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03256093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01329-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0784-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Burns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Madrolles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871639v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51441" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Richard Jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2005.2359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587203v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576584v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835919v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Staub" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Messant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene Bruhier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578294v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducourtioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576506v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314350v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601702v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bontemps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Savazzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00833247v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caloin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01293-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.8423" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisein Jonathan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansell Juliette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latte Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12372-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Angeles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05468-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03256093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01329-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0784-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Burns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Madrolles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871639v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51441" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Richard Jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2005.2359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587203v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576584v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835919v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Staub" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Messant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene Bruhier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578294v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducourtioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576506v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314350v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04414511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605334v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teca Tobi Horokoski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17940.14721" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601702v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bontemps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626970v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Savazzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00833247v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>