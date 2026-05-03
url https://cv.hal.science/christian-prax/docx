--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -1217,259 +1217,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on « Invariant for one-dimensional heat conduction in dielectrics and metals »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamou Sadat</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer in an absorbing-emitting semi-transparent medium enclosed in a two-dimensional parallelogram cavity with diffuse reflecting boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vital Le Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363280v1</w:t>
+                <w:t xml:space="preserve">hal-02363270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer in an absorbing-emitting semi-transparent medium enclosed in a two-dimensional parallelogram cavity with diffuse reflecting boundaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Sadat</w:t>
+                <w:t xml:space="preserve">Comment on « Invariant for one-dimensional heat conduction in dielectrics and metals »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.54001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363270v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Ultrasound for the Estimation of Flight Velocity Direction on an Aircraft Fuselage</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new meshless approach for three dimensional fluid flow and related heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-An Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2069,51 +2069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomagnetic Convection Around a Hot Circular Cylinder in a Square Cold Enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (2), pp.291-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of high order versions of the diffuse approximate meshless method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dabboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3126,670 +3126,653 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network for predicting with the diffusion equation: a case study of long rooms</w:t>
+                <w:t xml:space="preserve">A classification of aeroacoustic phenomena on building façades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Fichera</w:t>
+                <w:t xml:space="preserve">Pierre Bomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Deleforge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Pascal</w:t>
+                <w:t xml:space="preserve">Priscila Machado Dal Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroNoise 2025 - 11th EAA Annual European Conference on Acoustics and Noise Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0021⟩</w:t>
+              <w:t xml:space="preserve">Internoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sao Paolo, Brazil. pp.3136-3145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2025_1089650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457616v1</w:t>
+                <w:t xml:space="preserve">hal-05568235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Whistling in Flows around Side-View Mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neural network for predicting with the diffusion equation: a case study of long rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fichera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stoffel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Prax</w:t>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vanherpe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Daniel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA SIMULATION NUMÉRIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroNoise 2025 - 11th EAA Annual European Conference on Acoustics and Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.4171-4178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443951v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Whistling in Flows around Side-View Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vanherpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">SIA SIMULATION NUMÉRIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Apr 2023, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848467v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Order Immersed Boundary Technique for Computational Aeroacoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fortuné</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848118v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High-Order Immersed Boundary Technique for Computational Aeroacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009095v1</w:t>
+                <w:t xml:space="preserve">hal-03848118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of Whistling in Flows around Side-View Mirrors</w:t>
               </w:r>
@@ -3877,1651 +3860,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND USE OF A THREE-DIMENSIONAL ARRAY OF MEMS MICROPHONES FOR AEROACOUSTIC MEASUREMENTS IN WIND-TUNNELS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinshi Zhou</w:t>
+                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Ollivier</w:t>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Challande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valeau</w:t>
+                <w:t xml:space="preserve">Tom Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Berlin Beamforming Conference (BeBeC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092919v1</w:t>
+                <w:t xml:space="preserve">hal-04009095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic Source Identification with Effects of Solid Boundaries Using a Numerical Time-reversal Technique</w:t>
+                <w:t xml:space="preserve">DESIGN AND USE OF A THREE-DIMENSIONAL ARRAY OF MEMS MICROPHONES FOR AEROACOUSTIC MEASUREMENTS IN WIND-TUNNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinshi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Marchiano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Prax</w:t>
+                <w:t xml:space="preserve">Francois Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Challande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Berlin Beamforming Conference (BeBeC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229452v1</w:t>
+                <w:t xml:space="preserve">hal-03092919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un code de calcul de type éléments finis pour l'équation de diffusion de l'énergie acoustique dans les bâtiments sur la plateforme open source I-Simpa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeroacoustic Source Identification with Effects of Solid Boundaries Using a Numerical Time-reversal Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA&amp;apos;18, 14e Congrès Français d&amp;apos;Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.741-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519586v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the inhomogeneous reverberant sound field within the acoustic diffusion model: A statistical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Foy</w:t>
+                <w:t xml:space="preserve">Un code de calcul de type éléments finis pour l'équation de diffusion de l'énergie acoustique dans les bâtiments sur la plateforme open source I-Simpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA&amp;apos;18, 14e Congrès Français d&amp;apos;Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, LE HAVRE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630767v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPATIAL VARIATIONS OF THE MEAN FREE PATH IN LONG ROOMS: INTEGRATION WITHIN THE ROOMACOUSTIC DIFFUSION MODEL</w:t>
+                <w:t xml:space="preserve">Modeling the inhomogeneous reverberant sound field within the acoustic diffusion model: A statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Picault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Prax</w:t>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Congress on Acoustics, ICA, Buenos Aires, 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics'2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, BOSTON, United States. 2 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4988893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449150v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution of time-reversal mirrors in two-dimensional and three-dimensional free space environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Marx</w:t>
+                <w:t xml:space="preserve">SPATIAL VARIATIONS OF THE MEAN FREE PATH IN LONG ROOMS: INTEGRATION WITHIN THE ROOMACOUSTIC DIFFUSION MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valeau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 22nd International Congress on Acoustics, ICA, Buenos Aires, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, buenos aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811055v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perturbed low Mach number approximation for the aeroacoustic computation of anisothermal flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nana</w:t>
+                <w:t xml:space="preserve">Spatial resolution of time-reversal mirrors in two-dimensional and three-dimensional free space environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifanila Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fortuné</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810971v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'antenne appliqué aux mesures en soufflerie: Prise en compte des effets de l'écoulement sur la propagation au moyen d'un modèle numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Padois</w:t>
+                <w:t xml:space="preserve">The perturbed low Mach number approximation for the aeroacoustic computation of anisothermal flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valeau</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fortuné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539773v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation adaptée de l’analogie acoustique de Lighthill-Curle en zone source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey Debain</w:t>
+                <w:t xml:space="preserve">Traitement d'antenne appliqué aux mesures en soufflerie: Prise en compte des effets de l'écoulement sur la propagation au moyen d'un modèle numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378692v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la position et de l'orientation du champ magnétique sur la convection thermomagnétique en cavité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Prax</w:t>
+                <w:t xml:space="preserve">Formulation adaptée de l’analogie acoustique de Lighthill-Curle en zone source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ile des Embiez, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173966v1</w:t>
+                <w:t xml:space="preserve">hal-03378692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la position et de l'orientation du champ magnétique sur la convection thermomagnétique en cavité.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Prax</w:t>
+                <w:t xml:space="preserve">Influence de la position et de l'orientation du champ magnétique sur la convection thermomagnétique en cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dabboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès SFT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ile des Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293260v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une définition adaptée de termes sources pour l'utilisation des Équations d'Euler Linéarisées en aéroacoustique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Prax</w:t>
+                <w:t xml:space="preserve">Influence de la position et de l'orientation du champ magnétique sur la convection thermomagnétique en cavité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyad Dabboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129766v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dispersion de la solution MVCEF pour l'équation de Helmholtz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Masse</w:t>
+                <w:t xml:space="preserve">Une définition adaptée de termes sources pour l'utilisation des Équations d'Euler Linéarisées en aéroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique, France, Tours</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129761v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound generation by a non isothermal bidimentional mixing layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Golanski</w:t>
+                <w:t xml:space="preserve">Analyse de la dispersion de la solution MVCEF pour l'équation de Helmholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique, France, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017024v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerkin and control-volume FEMs evaluation for acoustic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Masse</w:t>
+                <w:t xml:space="preserve">Sound generation by a non isothermal bidimentional mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147733v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galerkin and control-volume FEMs evaluation for acoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Congress and Exposition on Noise Control Engineering INTERNOISE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of temperature effects on noise radiated by a mixing layer : acoustic source term treatment from a low Mach number approximation to the linearized Euler's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5550,51 +5667,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium n° 449 “Computational Aeroacoustics : from acoustic sources modeling to far-field radiated noise prediction”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5604,78 +5721,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methodology for the computation of the sound generated by a non-isothermal mixing layer at low Mach number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,82 +5810,82 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 6th Ercoftac Workshop DLES-6, Poitiers, France, 12-14 septembre 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-5152-2_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5778,51 +5895,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled multimodal wave reflection from guide termination with different flanges: Experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5874,51 +5991,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5928,65 +6045,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de prévision acoustique pour l'habitat et le milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,87 +6145,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of multi-modal reflection in large acoustic waveguides with different terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbasset Harrachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,65 +6250,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Margnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut PPRIME. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6259,51 +6376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCC00640"/>
+    <w:nsid w:val="F2BE21AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +6607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-prax" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0370-6036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072273348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/prax_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211112212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358846677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stoffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanherpe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03240252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifanila Rakotoarisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVRLT1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Sadat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Dez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3GP5RQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01LB60L7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortun&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Fischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4897402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04540351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.09.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-An Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.08.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50639" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guellal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3082428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-394CTWGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabboura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.08.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWFZ0M3V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2L83Z2C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00078-X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fichera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pascal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoffel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanherpe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Marchiano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0468" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Watrigant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey Debain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Dabboura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129766v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5152-2_61" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MVFMCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Harrachi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-prax" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0370-6036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072273348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/prax_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211112212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358846677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stoffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanherpe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03240252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifanila Rakotoarisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVRLT1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01LB60L7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Sadat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Dez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3GP5RQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortun&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Fischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4897402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04540351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.09.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-An Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.08.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50639" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guellal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3082428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-394CTWGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabboura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.08.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWFZ0M3V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2L83Z2C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00078-X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Machado Dal Moro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2025_1089650" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fichera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoffel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanherpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Marchiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0468" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988893" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Watrigant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey Debain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Dabboura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5152-2_61" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MVFMCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Harrachi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>