--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1217,259 +1217,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer in an absorbing-emitting semi-transparent medium enclosed in a two-dimensional parallelogram cavity with diffuse reflecting boundaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Sadat</w:t>
+                <w:t xml:space="preserve">Comment on « Invariant for one-dimensional heat conduction in dielectrics and metals »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.042⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.54001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363270v1</w:t>
+                <w:t xml:space="preserve">hal-02363280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on « Invariant for one-dimensional heat conduction in dielectrics and metals »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamou Sadat</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer in an absorbing-emitting semi-transparent medium enclosed in a two-dimensional parallelogram cavity with diffuse reflecting boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vital Le Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Le Dez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (5), pp.54001. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363280v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Ultrasound for the Estimation of Flight Velocity Direction on an Aircraft Fuselage</w:t>
               </w:r>
@@ -1591,278 +1591,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid aeroacoustic computation of a low Mach number non-isothermal shear layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain delay-and-sum beamforming for time-reversal detection of intermittent acoustic sources in flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifanila Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Nana</w:t>
+                <w:t xml:space="preserve">Jeoffrey Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (5), pp.2675-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4897402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941419v1</w:t>
+                <w:t xml:space="preserve">hal-04060595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain delay-and-sum beamforming for time-reversal detection of intermittent acoustic sources in flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ifanila Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Hybrid aeroacoustic computation of a low Mach number non-isothermal shear layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Fischer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (5), pp.2675-2686. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4897402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060595v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical validation of shear flow corrections for beamforming acoustic source localisation in open wind-tunnels</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new meshless approach for three dimensional fluid flow and related heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-An Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2069,51 +2069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomagnetic Convection Around a Hot Circular Cylinder in a Square Cold Enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (2), pp.291-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of high order versions of the diffuse approximate meshless method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dabboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,278 +3160,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification of aeroacoustic phenomena on building façades</w:t>
+                <w:t xml:space="preserve">A neural network for predicting with the diffusion equation: a case study of long rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bomy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Margnat</w:t>
+                <w:t xml:space="preserve">Ilaria Fichera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Machado Dal Moro</w:t>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2025_1089650⟩</w:t>
+              <w:t xml:space="preserve">EuroNoise 2025 - 11th EAA Annual European Conference on Acoustics and Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.4171-4178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568235v1</w:t>
+                <w:t xml:space="preserve">hal-05457616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network for predicting with the diffusion equation: a case study of long rooms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A classification of aeroacoustic phenomena on building façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Deleforge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Foy</w:t>
+                <w:t xml:space="preserve">Pierre Bomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Pascal</w:t>
+                <w:t xml:space="preserve">Priscila Machado Dal Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroNoise 2025 - 11th EAA Annual European Conference on Acoustics and Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.4171-4178, </w:t>
+              <w:t xml:space="preserve">Internoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sao Paolo, Brazil. pp.3136-3145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2025_1089650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457616v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Whistling in Flows around Side-View Mirrors</w:t>
               </w:r>
@@ -3519,502 +3519,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinshi Zhou</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of Whistling in Flows around Side-View Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François van Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848467v1</w:t>
+                <w:t xml:space="preserve">hal-03848128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Order Immersed Boundary Technique for Computational Aeroacoustics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marx</w:t>
+                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848118v1</w:t>
+                <w:t xml:space="preserve">hal-04009095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of Whistling in Flows around Side-View Mirrors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Margnat</w:t>
+                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848128v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High-Order Immersed Boundary Technique for Computational Aeroacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009095v1</w:t>
+                <w:t xml:space="preserve">hal-03848118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN AND USE OF A THREE-DIMENSIONAL ARRAY OF MEMS MICROPHONES FOR AEROACOUSTIC MEASUREMENTS IN WIND-TUNNELS</w:t>
               </w:r>
@@ -4138,51 +4138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic Source Identification with Effects of Solid Boundaries Using a Numerical Time-reversal Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinshi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,90 +4747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perturbed low Mach number approximation for the aeroacoustic computation of anisothermal flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fortuné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5166,51 +5166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la position et de l'orientation du champ magnétique sur la convection thermomagnétique en cavité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyad Dabboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6376,51 +6376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2BE21AB"/>
+    <w:nsid w:val="353DB604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6607,51 +6607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-prax" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0370-6036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072273348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/prax_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211112212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358846677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stoffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanherpe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03240252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifanila Rakotoarisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVRLT1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01LB60L7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Sadat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Dez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3GP5RQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortun&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Fischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4897402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04540351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.09.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-An Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.08.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50639" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guellal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3082428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-394CTWGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabboura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.08.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWFZ0M3V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2L83Z2C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00078-X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Machado Dal Moro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2025_1089650" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fichera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoffel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanherpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Marchiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0468" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988893" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Watrigant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey Debain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Dabboura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5152-2_61" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MVFMCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Harrachi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-prax" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0370-6036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072273348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/prax_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211112212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358846677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stoffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanherpe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03240252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifanila Rakotoarisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Le Dez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVRLT1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Sadat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Dez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3GP5RQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01LB60L7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4897402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortun&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04540351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.09.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-An Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.08.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50639" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guellal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3082428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nadal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-394CTWGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabboura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.08.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWFZ0M3V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2L83Z2C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00078-X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fichera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pascal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Machado Dal Moro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2025_1089650" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoffel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanherpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Marchiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0468" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988893" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Watrigant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey Debain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Dabboura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5152-2_61" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MVFMCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Harrachi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>