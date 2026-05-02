--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1451,390 +1451,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking benchmarks: introducing new automatic indicators for benchmarking Spoken Language Understanding corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Mining Polysemous Triplets with Recurrent Neural Networks for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech</w:t>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing (Interspeech) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270633v1</w:t>
+                <w:t xml:space="preserve">hal-02170709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Polysemous Triplets with Recurrent Neural Networks for Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+                <w:t xml:space="preserve">Benchmarking benchmarks: introducing new automatic indicators for benchmarking Spoken Language Understanding corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing (Interspeech) 2019</w:t>
+              <w:t xml:space="preserve">InterSpeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170709v1</w:t>
+                <w:t xml:space="preserve">hal-02270633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ATIS too shallow to go deeper for benchmarking Spoken Language Understanding models?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Bi-directional Recurrent End-to-End Neural Network Classifier for Spoken Arab Digit Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zerari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNSLP 2018 - 2nd International Conference on Natural Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Algier, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNLSP.2018.8374374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835425v1</w:t>
+                <w:t xml:space="preserve">hal-01835440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-directional Recurrent End-to-End Neural Network Classifier for Spoken Arab Digit Recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassen Bouzgou</w:t>
+                <w:t xml:space="preserve">Is ATIS too shallow to go deeper for benchmarking Spoken Language Understanding models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNSLP 2018 - 2nd International Conference on Natural Language and Speech Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InterSpeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNLSP.2018.8374374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835440v1</w:t>
+                <w:t xml:space="preserve">hal-01835425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at SMM4H 2018: Neural Network and Bagging for Tweet Classification</w:t>
               </w:r>
@@ -2004,338 +2004,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2017 : systèmes de classification de complexité croissante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Label-dependency coding in Simple Recurrent Networks for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeFT 2017 - Défi Fouille de texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643993v1</w:t>
+                <w:t xml:space="preserve">hal-01553830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Multimodality in Video Hyperlinking to Improve Target Diversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sicre</w:t>
+                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2017 : systèmes de classification de complexité croissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM2017 - International Conference on Multimedia Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DeFT 2017 - Défi Fouille de texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498130v2</w:t>
+                <w:t xml:space="preserve">hal-01643993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-dependency coding in Simple Recurrent Networks for Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+                <w:t xml:space="preserve">Exploiting Multimodality in Video Hyperlinking to Improve Target Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMM2017 - International Conference on Multimedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Reykyavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51814-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553830v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Adversarial Networks for Multimodal Representation Learning in Video Hyperlinking</w:t>
               </w:r>
@@ -2641,77 +2641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at TRECVid2016: Crossmodality, Multimodality and Monomodality for Video Hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,51 +4229,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping automatic speech transcripts for robust high-level spoken document analysis</w:t>
+                <w:t xml:space="preserve">CRF-based Combination of Contextual Features to Improve A Posteriori Word-level Confidence Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
@@ -4281,286 +4281,286 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Workshop on Analytics for Noisy Unstructured Text Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">11th Annual Conference of the International Speech Communication Association, Interspeech'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association, Sep 2010, Makuhari, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555790v1</w:t>
+                <w:t xml:space="preserve">inria-00561051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRF-based Combination of Contextual Features to Improve A Posteriori Word-level Confidence Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance robuste d'entités nommées sur de la parole transcrite automatiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayolle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Conference of the International Speech Communication Association, Interspeech'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association, Sep 2010, Makuhari, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561051v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance robuste d'entités nommées sur de la parole transcrite automatiquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reshaping automatic speech transcripts for robust high-level spoken document analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fayolle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Proc. Workshop on Analytics for Noisy Unstructured Text Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561732v1</w:t>
+                <w:t xml:space="preserve">inria-00555790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame based interpretation of conversational speech</w:t>
               </w:r>
@@ -4787,273 +4787,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Various Methods for Concept Tagging for Spoken Language Understanding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Annotation in the LUNA Italian Corpus of Spontaneous Dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Ney</w:t>
+                <w:t xml:space="preserve">Kepa Joseba Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Riccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321122v1</w:t>
+                <w:t xml:space="preserve">hal-01314653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Annotation in the LUNA Italian Corpus of Spontaneous Dialogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of Various Methods for Concept Tagging for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Riccardi</w:t>
+                <w:t xml:space="preserve">Hermann Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314653v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with noisy supervision for Spoken Language Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Riccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5100,51 +5100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative and Discriminative Algorithms for Spoken Language Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Riccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2007 - 8th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5182,51 +5182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoken language understanding with kernels for syntactic/semantic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Moschitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6827,51 +6827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zerari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzgou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/comp-2019-0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848539v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2018.023121161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Huertas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Ju&#225;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-173481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.876862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.06.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QCPZ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dornier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricquebourg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06427-2_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hamane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLSP.2018.8374374" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia-Laura Pintea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C van Gemert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mezaache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Gemert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirriez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saraclar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2010.5700886" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Joseba Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02949194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moschitti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2007.4430106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778322v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zerari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzgou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/comp-2019-0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848539v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2018.023121161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Huertas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Ju&#225;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-173481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.876862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.06.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QCPZ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dornier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricquebourg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06427-2_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hamane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLSP.2018.8374374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia-Laura Pintea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C van Gemert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mezaache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Gemert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirriez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saraclar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2010.5700886" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Joseba Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02949194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moschitti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2007.4430106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778322v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>