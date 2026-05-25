--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1451,390 +1451,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Polysemous Triplets with Recurrent Neural Networks for Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+                <w:t xml:space="preserve">Benchmarking benchmarks: introducing new automatic indicators for benchmarking Spoken Language Understanding corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing (Interspeech) 2019</w:t>
+              <w:t xml:space="preserve">InterSpeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170709v1</w:t>
+                <w:t xml:space="preserve">hal-02270633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking benchmarks: introducing new automatic indicators for benchmarking Spoken Language Understanding corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Mining Polysemous Triplets with Recurrent Neural Networks for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech</w:t>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing (Interspeech) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270633v1</w:t>
+                <w:t xml:space="preserve">hal-02170709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-directional Recurrent End-to-End Neural Network Classifier for Spoken Arab Digit Recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassen Bouzgou</w:t>
+                <w:t xml:space="preserve">Is ATIS too shallow to go deeper for benchmarking Spoken Language Understanding models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNSLP 2018 - 2nd International Conference on Natural Language and Speech Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterSpeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835440v1</w:t>
+                <w:t xml:space="preserve">hal-01835425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ATIS too shallow to go deeper for benchmarking Spoken Language Understanding models?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Bi-directional Recurrent End-to-End Neural Network Classifier for Spoken Arab Digit Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zerari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNSLP 2018 - 2nd International Conference on Natural Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Algier, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNLSP.2018.8374374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835425v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at SMM4H 2018: Neural Network and Bagging for Tweet Classification</w:t>
               </w:r>
@@ -2004,138 +2004,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-dependency coding in Simple Recurrent Networks for Spoken Language Understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Step Time-Dependent Future Video Frame Prediction with a Convolutional Encoder-Decoder Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia-Laura Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C van Gemert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference of Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553830v1</w:t>
+                <w:t xml:space="preserve">hal-01567742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation de l'IRISA à DeFT2017 : systèmes de classification de complexité croissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2151,1042 +2177,1016 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DeFT 2017 - Défi Fouille de texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Multimodality in Video Hyperlinking to Improve Target Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM2017 - International Conference on Multimedia Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Reykyavik, Iceland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51814-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Adversarial Networks for Multimodal Representation Learning in Video Hyperlinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-dependency coding in Simple Recurrent Networks for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR) 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522419v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Time-Dependent Future Video Frame Prediction with a Convolutional Encoder-Decoder Neural Network</w:t>
+                <w:t xml:space="preserve">Generative Adversarial Networks for Multimodal Representation Learning in Video Hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan C van Gemert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Image Analysis and Processing (ICIAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2017, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078971.3079038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567742v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal and Crossmodal Representation Learning from Textual and Visual Features with Bidirectional Deep Neural Networks for Video Hyperlinking</w:t>
+                <w:t xml:space="preserve">One-Step Time-Dependent Future Video Frame Prediction with a Convolutional Encoder-Decoder Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia-Laura Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Gemert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia 2016 Workshop: Vision and Language Integration Meets Multimedia Fusion (iV&amp;L-MM'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Multimedia, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Netherlands Conference on Computer Vision (NCCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lunteren, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374727v1</w:t>
+                <w:t xml:space="preserve">hal-01467064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA at TRECVid2016: Crossmodality, Multimodality and Monomodality for Video Hyperlinking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidirectional Joint Representation Learning with Symmetrical Deep Neural Networks for Multimodal and Crossmodal Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes of the TRECVid 2016 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">ICMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400275v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Principal Components Analysis with Extreme Learning Machines for Wind Speed Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Bouzgou</w:t>
+                <w:t xml:space="preserve">A step beyond local observations with a dialog aware bidirectional GRU network for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Renewable Energy Congress, IREC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394000v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Joint Representation Learning with Symmetrical Deep Neural Networks for Multimodal and Crossmodal Applications</w:t>
+                <w:t xml:space="preserve">Multimodal and Crossmodal Representation Learning from Textual and Visual Features with Bidirectional Deep Neural Networks for Video Hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jun 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">ACM Multimedia 2016 Workshop: Vision and Language Integration Meets Multimedia Fusion (iV&amp;L-MM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Multimedia, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314302v1</w:t>
+                <w:t xml:space="preserve">hal-01374727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step beyond local observations with a dialog aware bidirectional GRU network for Spoken Language Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRISA at TRECVid2016: Crossmodality, Multimodality and Monomodality for Video Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Working Notes of the TRECVid 2016 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351733v1</w:t>
+                <w:t xml:space="preserve">hal-01400275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Time-Dependent Future Video Frame Prediction with a Convolutional Encoder-Decoder Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia-Laura Pintea</w:t>
+                <w:t xml:space="preserve">Kernel Principal Components Analysis with Extreme Learning Machines for Wind Speed Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Mezaache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan van Gemert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netherlands Conference on Computer Vision (NCCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lunteren, Netherlands</w:t>
+              <w:t xml:space="preserve">Seventh International Renewable Energy Congress, IREC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467064v1</w:t>
+                <w:t xml:space="preserve">hal-01394000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it time to switch to Word Embedding and Recurrent Neural Networks for Spoken Language Understanding?</w:t>
               </w:r>
@@ -3447,347 +3447,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting de bonzaïs pour la combinaison efficace de descripteurs : application à l'identification du rôle du locuteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting bonsai trees for handwritten/printed text discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ricquebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Raymond</w:t>
+                <w:t xml:space="preserve">Baptiste Poirriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Document Recognition and Retrieval (DRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025142v1</w:t>
+                <w:t xml:space="preserve">hal-00910718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting bonsai trees for handwritten/printed text discrimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ricquebourg</w:t>
+                <w:t xml:space="preserve">Boosting bonsai trees for efficient features combination : application to speaker role identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval (DRR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.76-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910718v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting bonsai trees for efficient features combination : application to speaker role identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Boosting de bonzaïs pour la combinaison efficace de descripteurs : application à l'identification du rôle du locuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01025171v1</w:t>
+                <w:t xml:space="preserve">hal-01025142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust tree-structured named entities recognition from speech</w:t>
               </w:r>
@@ -4229,254 +4229,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRF-based Combination of Contextual Features to Improve A Posteriori Word-level Confidence Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+                <w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gros</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Conference of the International Speech Communication Association, Interspeech'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561051v1</w:t>
+                <w:t xml:space="preserve">inria-00523967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance robuste d'entités nommées sur de la parole transcrite automatiquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reshaping automatic speech transcripts for robust high-level spoken document analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fayolle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Proc. Workshop on Analytics for Noisy Unstructured Text Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561732v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping automatic speech transcripts for robust high-level spoken document analysis</w:t>
+                <w:t xml:space="preserve">CRF-based Combination of Contextual Features to Improve A Posteriori Word-level Confidence Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
@@ -4484,330 +4519,295 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Workshop on Analytics for Noisy Unstructured Text Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">11th Annual Conference of the International Speech Communication Association, Interspeech'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association, Sep 2010, Makuhari, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555790v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame based interpretation of conversational speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance robuste d'entités nommées sur de la parole transcrite automatiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renato de Mori</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spoken Language Technology Workshop (SLT), 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SLT.2010.5700886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00561131v1</w:t>
+                <w:t xml:space="preserve">inria-00561732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frame based interpretation of conversational speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Servan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Frédéric Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t>
+              <w:t xml:space="preserve">Spoken Language Technology Workshop (SLT), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2010, Berkeley, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SLT.2010.5700886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523967v1</w:t>
+                <w:t xml:space="preserve">inria-00561131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Annotation in the LUNA Italian Corpus of Spontaneous Dialogues</w:t>
               </w:r>
@@ -5273,51 +5273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual decoding from word lattices: application to the spoken dialogue corpus MEDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,51 +5381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodage conceptuel à partir de graphes de mots sur le corpus de dialogue Homme-Machine MEDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,217 +5954,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of structures in language models for dialogue, Specific solutions for specific problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of structures in language models for dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA TRW on Multi-modal dialogue in mobile environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Kloster Irsee, Germany</w:t>
+              <w:t xml:space="preserve">ICSLP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Denver, Colorado (USA), Unknown Region. pp.929--932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434607v1</w:t>
+                <w:t xml:space="preserve">hal-01434618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of structures in language models for dialogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of structures in language models for dialogue, Specific solutions for specific problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSLP 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Denver, Colorado (USA), Unknown Region. pp.929--932</w:t>
+              <w:t xml:space="preserve">ISCA TRW on Multi-modal dialogue in mobile environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Kloster Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434618v1</w:t>
+                <w:t xml:space="preserve">hal-01434607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de requêtes pour la recherche documentaire selon une classification non supervisée</w:t>
               </w:r>
@@ -6827,51 +6827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zerari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzgou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/comp-2019-0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848539v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2018.023121161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Huertas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Ju&#225;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-173481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.876862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.06.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QCPZ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dornier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricquebourg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06427-2_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hamane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLSP.2018.8374374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia-Laura Pintea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C van Gemert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mezaache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Gemert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirriez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saraclar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2010.5700886" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Joseba Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02949194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moschitti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2007.4430106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778322v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zerari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzgou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/comp-2019-0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848539v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2018.023121161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Huertas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Ju&#225;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-173481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.876862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.06.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QCPZ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dornier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricquebourg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06427-2_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hamane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLSP.2018.8374374" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia-Laura Pintea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C van Gemert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Gemert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mezaache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirriez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saraclar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2010.5700886" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Joseba Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02949194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moschitti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2007.4430106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778322v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>