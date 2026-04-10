--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Retoré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Retoré, professeur des universités Université de Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-retore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2401-9158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076006913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">retore_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a PhD in mathematical logic supervised by Jean-Yves Girard i discovered the applications of linear logic and type theory to natural language syntax (Lambek grammars) and semantics (à la Montague). I later focused on logic applied to semantics (compositonal semantics and lexical semantics with variables types) . More recently i have been studying the expression of logical operators in natural langage (in particular quantifiers), and i am planning to study the relation between natural language semantics and logical argumentation — and on a par extending and proving mathematical properties of the involved logical models. Since  2020 -- perhaps a side effect of covid,or an allergy to machine learning  -- I am coming back to mathematical logic --  linear logic, modal logic, categorical interpretations of proofs, topological semantics, and the likes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Positions:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, section informatique (U. Bordeaux 2003-2014, U. Montpellier 2014-&amp;gt;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRIA (1994-1997 Nancy, Rennes 1997-2002, Bordeaux 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Assistant, Imperial College, London September 1989 January 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploma:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en informatique (U. Nantes, 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD -- Doctorat de mathématiques (U. Paris 7 Denis Diderot, February 1993, dir. J.-Y. Girard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master -- DEA de mathématiques 1987 (U. Paris 7 Denis Diderot, June 1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BSc --  Maîtrise de Mathématiques Pures, (U. Paris 6 Pierre et Marie Curie, 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche logique des grammaires catégorielles: une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grammaires catégorielles, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics and Computability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.287-307. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-019-09290-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche logique des grammaires catégorielles : une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue commune au cœur du raisonnement, notamment mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La tribune des mathématiciens -- Mathématiques et langages : le feuilleton de l’automne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outline of type-theoretical approaches to lexical semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v5i2.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From logical and linguistic generics to Hilbert’s tau and epsilon quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Chatzikyriakidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hilbert’s epsilon and tau in Logic, Informatics and Linguistics, 4 (2), pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in Ordinary Language and Proof Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20-1, pp.185-205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’assertion de &amp;quot;chaque&amp;quot; et de &amp;quot;tout&amp;quot; et règles de déduction du quantificateur universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;The blind spot. Lectures on logic&amp;quot; par J.-Y. Girard (European Mathematical Society, 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.136-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La déesse des petites victoires&amp;quot; Yannick Grannec (Editions Anne Carrière, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zémor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category theory, logic and formal linguistics: some connections, old and new</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jal.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal semantics and the Montagovian generative lexicon ΛTyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-014-9187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Discourse processing&amp;quot; de Manfred Stede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.214--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable types for meaning assembly: a logical syntax for generic noun phrases introduced by &amp;quot;most</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Type-Theoretical Account of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.229-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faithful Representation of Non-Associative Lambek Grammars in Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.185--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Two-Step Approaches to Natural Language Formalisms de Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3), pp.227--229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Second volet: Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.29--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Premier volet: la théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.35--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles algorithmiques de l'acquisition de la syntaxe : concepts et méthodes, résultats et problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dikovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.123--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices pronominaux du français dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues: un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.301--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic AI for Natural Language Inference in French : combining LLMs and theorem provers for semantic parsing and natural language reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Abzianidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computational Semantics (IWCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich Heine University (HHU) Düsseldorf; ACL Special Interest Group on Computational Semantics (SIGSEM), Sep 2025, Düsseldorf, Germany. pp.242-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof-Theoretical Approach to Some Extensions of First Order Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQNL 2024 - 5th International Workshop on Automated Reasoning in Quantified Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.92-107, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.09865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Datasets for Automatic Detection of Textual Entailment and of Contradictions between Sentences in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Turin, Italy. pp.12173-12186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proof system for dialogical anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symon Jory Stevens-Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI3 2022 - 5th Workshop on Advances in Argumentation in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03863462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flag: a Self-Dual Modality for Non-Commutative Contraction and Duplication in the Category of Coherence Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint International Workshop on Linearity &amp; Trends in Linear Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugo Dal Lago; Valeria De Paiva, Jun 2020, Paris, France. pp.157-174, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.353.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferential Semantics as Argumentative Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCAI 2020 - 17th International Conference on Distributed Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, L´Aquila, Italy. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53829-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Linguistic Complexity: Introducing a New Categorial Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing 2018 - Symposium on Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.95-123, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30077-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Individuation and Counting Puzzle with $\lambda $ -DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan. pp.298-312, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31605-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04950535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing: Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagrams 2018 - 10th International Conference on Theory and Application of Diagrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91376-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy, Individuation and Co-Predication: a simple solution to the counting puzzle implemented using lambda-DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chaque vin a sa lie.&amp;quot; versus “Toute nuit a un jour.&amp;quot; --- does the difference in the human processing of &amp;quot; chaque&amp;quot; and &amp;quot; tout&amp;quot; match the difference between the proof rules for conjunction and quantification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Amblard; M. Musiol; M. Rebuschi, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Copredication over a Deverbal that Reconciles Empirical Data with Computational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Operators for the Lexical Semantics of Singular and Plural Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsilon: Hilbert’s Epsilon and Tau in Logic, Informatics and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Retoré; Stergios Chatzikyriakidis; Fabio Pasquali, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Books Events? Ontological Inclusions as Coercive Sub-Typing, Lexical Transfers as Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Semantics of Plurals and Massive Entities Using Many-Sorted Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2014 - 11th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSAI / isAI, Nov 2014, Kanagawa, Japan. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48119-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian generative lexicon ΛTyn: a type theoretical framework for natural language semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202--229, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TYPES.2013.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian Generative Lexicon ΛT yn: a Type Theoretical Framework for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES: International Workshop on Types and Proofs for Programs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Epsilon Operators and the Semantics of Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG: Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tübingen, Germany. pp.15-33, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44121-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals: individuals and sets in a richly typed semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENSL'10 - 10th Workshop on Logic and Engineering of Natural Semantics of Language, Japanese Symposium for Artifitial Intelligence, International Society for AI - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jSAI-ISAI, Oct 2013, Hiyoshi, Kanagawa, Japan. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Logical Representation of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLCS'13 - Natural Language and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Types, Lexical Sorts and Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPCS '10- 10th International Workshop on Natural Language Processing and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Montagovian Lexicon for Polysemous Deverbal Nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on Universal Logic -- workshop on Logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. http://www.uni-log.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural framework for natural language semantics: many sorted logic and Hilbert operators in type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logic : Logic Colloquium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Symbolic Logic (ASL), Jul 2013, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Types Project - TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des déterminants dans un cadre richement typé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonnes, France. http://aclweb.org/anthology-new/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique sur corpus de récits de voyages pyrénéens : Une analyse syntaxique, sémantique et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie-Fleur Sandillon-Rezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp. 43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique d'un corpus de récits de voyages pyrénéens : Analyse syntaxique, sémantique et pragmatique dans le cadre de la théorie des types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp. 2485-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebuilding logic and rethinking language in interaction terms (CLMPS workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order lambda calculus for meaning assembly: on the logical syntax of plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coconat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH CONGRESS OF LOGIC, METHODOLOGY AND PHILOSOPHY OF SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France. http://www.univ-nancy2.fr/poincare/documents/CLMPS2011ABSTRACTS/14thCLMPS2011_C2_Abrusci-Retore.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimens: &amp;quot;most of&amp;quot; generic NPs in a contextually flexible type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genius III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking and understanding: cognitive processes and computational models of the language faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique / cognitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for Lambek calculus and partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Porello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of the Syntactic calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chieti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montague-based model of Generative Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Directions in Type-theoretic Grammars (NDTTG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Associative Categorial Grammars and Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Type Theoretic Grammars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ireland. pp.51--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata-Theoretic Approach to Minimalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Theoretic Syntax at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Unknown, Ireland. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montagovian Generative Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference on Formal Grammar (FG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trees underlying natural language sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Gérard Huet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for cyclic linear logic and Lambek calculus (joint work with S. Pogodalla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCAL Workshop on logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-Actes des Journées de la syntaxe: ordre des mots dans la phrase française, positions et topologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words as modules: a lexicalised grammar in the framework of linear logic proof nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical &amp; Computational Analysis of Natural Language (Proceedings of International conference on mathematical linguistics II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tarragone, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Nets for the Lambek Calculus - an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Roma Workshop: Proofs in Linguistic Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Roma, Italy, pp.241-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semantic readings of proof-nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal grammar 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Prague, Czech Republic. pp.57--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence meaning as argumentative dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL: Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. , 22nd Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended abstracts of the ESSLLI 2015 workshop TYTLES: Types Theory and Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: A Deductive Account of Natural Language Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.322, 2012, FoLLI-LNCS, 978-3-642-31554-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. Springer, 6700, pp.159, 2011, Lecture Notes in Computer Science, 978-3-642-21489-9. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Morrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 310 p, 2001, Lecture Notres in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Hassler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts fondateurs de la philosophie du langage : Le contexte en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (Chapitre 14), ISTE, pp.295-323, 2024, 9781836120032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Argumentation and Textual Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing in Artificial Intelligence—NLPinAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 939, Springer, pp.191-226, 2021, Studies in Computational Intelligence, 978-3030637866. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63787-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic: the other approach to non commutativity in logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio, Phil Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Lambek: The Interplay of Mathematics, Logic, and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer International Publishing, pp.299-345, 2021, Outstanding Contributions to Logic, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66545-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle square of opposition in the light of Hilbert's espilon and tau quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetra Sfondoni-Mentzou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle 2400 Years. Proceedings of the World Congress, May 23-28, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VII, Part 5, Aristotle University of Thessaloniki, pp.829-834, 2019, 978-960-243-716-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational account of virtual travelers in the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Aurnague; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantics of Dynamic Space in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-450, 2019, Part IV. Formal and computational aspects of motion-based narrations, 9789027203205. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.09lef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of the non-sequential execution of Petri nets in partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Van Eijck; Vincent Van Oostrom; Albert Visser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.152-181, 2017, Lecture Notes in Logic, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316755921.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02189885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifiers, Sorts, and Base Types in the Montagovian Generative Lexicon and Related Type Theoretical Frameworks for Lexical Compositional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Perspectives in Type-Theoretical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Linguistics and Philosophy (98), pp.163-188, 2017, 978-3-319-50422-3. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50422-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Lambek grammars from proof frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio; Bob Coecke; M. Moortgat; Ph. Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Categories and types in logic, language and physics -- Festschrift on the occasion of Jim Lambek's 90th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.108-135, 2014, Lecture Notes in Computer Science, 978-3-642-54788-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54789-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique mathématique et linguistique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraud Sénizergues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.24, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Lambert et H. Nolke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire, mélanges offerts à Claude Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271--286, 2005, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset logic: a logical and grammatical alternative to the Lambek calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the system F as a glue language for natural-language compositional-semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical logic and intuitionistic logic: equivalent formulations in natural deduction, Gödel-Kolmogorov-Glivenko translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM; LABRI. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01281243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A type theoretical framework for natural language semantics: the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some proof theoretical remarks on quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge representation model dedicated to the semantic analysis of the sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5951, INRIA. 2006, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084245v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5703, INRIA. 2005, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5459, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Non-Commutative Proof-Nets: perfect matchings, series-parallel orders and Hamiltonian circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5409, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Nets Step Transitions and Proofs in Partially Commutative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4288, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues : un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3917, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Proof-nets: R&B-Graphs, Perfect Matchings and Series-parallel Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3652, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Logics and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Stabler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3780, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic as a Calculus of Directed Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3714, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on intersection types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2431, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-dual modality for &amp;quot;before&amp;quot; in the category of coherence spaces and in the category of hypercoherences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2432, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between coherence semantics and multiplicative proof nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2430, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et séquents ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique linéaire et syntaxe des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Retoré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Retoré, professeur des universités Université de Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-retore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2401-9158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076006913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">retore_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a PhD in mathematical logic supervised by Jean-Yves Girard i discovered the applications of linear logic and type theory to natural language syntax (Lambek grammars) and semantics (à la Montague). I later focused on logic applied to semantics (compositonal semantics and lexical semantics with variables types) . More recently i have been studying the expression of logical operators in natural langage (in particular quantifiers), and i am planning to study the relation between natural language semantics and logical argumentation — and on a par extending and proving mathematical properties of the involved logical models. Since  2020 -- perhaps a side effect of covid,or an allergy to machine learning  -- I am coming back to mathematical logic --  linear logic, modal logic, categorical interpretations of proofs, topological semantics, and the likes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Positions:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, section informatique (U. Bordeaux 2003-2014, U. Montpellier 2014-&amp;gt;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRIA (1994-1997 Nancy, Rennes 1997-2002, Bordeaux 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Assistant, Imperial College, London September 1989 January 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploma:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en informatique (U. Nantes, 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD -- Doctorat de mathématiques (U. Paris 7 Denis Diderot, February 1993, dir. J.-Y. Girard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master -- DEA de mathématiques 1987 (U. Paris 7 Denis Diderot, June 1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BSc --  Maîtrise de Mathématiques Pures, (U. Paris 6 Pierre et Marie Curie, 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics and Computability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.287-307. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-019-09290-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche logique des grammaires catégorielles: une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grammaires catégorielles, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche logique des grammaires catégorielles : une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue commune au cœur du raisonnement, notamment mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La tribune des mathématiciens -- Mathématiques et langages : le feuilleton de l’automne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outline of type-theoretical approaches to lexical semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v5i2.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From logical and linguistic generics to Hilbert’s tau and epsilon quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Chatzikyriakidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hilbert’s epsilon and tau in Logic, Informatics and Linguistics, 4 (2), pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in Ordinary Language and Proof Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20-1, pp.185-205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’assertion de &amp;quot;chaque&amp;quot; et de &amp;quot;tout&amp;quot; et règles de déduction du quantificateur universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal semantics and the Montagovian generative lexicon ΛTyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-014-9187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;The blind spot. Lectures on logic&amp;quot; par J.-Y. Girard (European Mathematical Society, 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.136-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La déesse des petites victoires&amp;quot; Yannick Grannec (Editions Anne Carrière, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zémor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category theory, logic and formal linguistics: some connections, old and new</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jal.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Discourse processing&amp;quot; de Manfred Stede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.214--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable types for meaning assembly: a logical syntax for generic noun phrases introduced by &amp;quot;most</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Type-Theoretical Account of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.229-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faithful Representation of Non-Associative Lambek Grammars in Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.185--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Two-Step Approaches to Natural Language Formalisms de Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3), pp.227--229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Premier volet: la théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.35--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Second volet: Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.29--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles algorithmiques de l'acquisition de la syntaxe : concepts et méthodes, résultats et problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dikovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.123--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices pronominaux du français dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues: un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.301--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic AI for Natural Language Inference in French : combining LLMs and theorem provers for semantic parsing and natural language reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Abzianidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computational Semantics (IWCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich Heine University (HHU) Düsseldorf; ACL Special Interest Group on Computational Semantics (SIGSEM), Sep 2025, Düsseldorf, Germany. pp.242-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof-Theoretical Approach to Some Extensions of First Order Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQNL 2024 - 5th International Workshop on Automated Reasoning in Quantified Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.92-107, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.09865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Datasets for Automatic Detection of Textual Entailment and of Contradictions between Sentences in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Turin, Italy. pp.12173-12186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proof system for dialogical anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symon Jory Stevens-Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI3 2022 - 5th Workshop on Advances in Argumentation in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03863462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flag: a Self-Dual Modality for Non-Commutative Contraction and Duplication in the Category of Coherence Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint International Workshop on Linearity &amp; Trends in Linear Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugo Dal Lago; Valeria De Paiva, Jun 2020, Paris, France. pp.157-174, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.353.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferential Semantics as Argumentative Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCAI 2020 - 17th International Conference on Distributed Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, L´Aquila, Italy. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53829-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Linguistic Complexity: Introducing a New Categorial Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing 2018 - Symposium on Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.95-123, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30077-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Individuation and Counting Puzzle with $\lambda $ -DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan. pp.298-312, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31605-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04950535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing: Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagrams 2018 - 10th International Conference on Theory and Application of Diagrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91376-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy, Individuation and Co-Predication: a simple solution to the counting puzzle implemented using lambda-DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Copredication over a Deverbal that Reconciles Empirical Data with Computational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chaque vin a sa lie.&amp;quot; versus “Toute nuit a un jour.&amp;quot; --- does the difference in the human processing of &amp;quot; chaque&amp;quot; and &amp;quot; tout&amp;quot; match the difference between the proof rules for conjunction and quantification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Amblard; M. Musiol; M. Rebuschi, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Operators for the Lexical Semantics of Singular and Plural Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsilon: Hilbert’s Epsilon and Tau in Logic, Informatics and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Retoré; Stergios Chatzikyriakidis; Fabio Pasquali, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Books Events? Ontological Inclusions as Coercive Sub-Typing, Lexical Transfers as Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Semantics of Plurals and Massive Entities Using Many-Sorted Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2014 - 11th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSAI / isAI, Nov 2014, Kanagawa, Japan. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48119-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian generative lexicon ΛTyn: a type theoretical framework for natural language semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202--229, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TYPES.2013.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian Generative Lexicon ΛT yn: a Type Theoretical Framework for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES: International Workshop on Types and Proofs for Programs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Epsilon Operators and the Semantics of Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG: Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tübingen, Germany. pp.15-33, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44121-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des déterminants dans un cadre richement typé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonnes, France. http://aclweb.org/anthology-new/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Logical Representation of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLCS'13 - Natural Language and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Montagovian Lexicon for Polysemous Deverbal Nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on Universal Logic -- workshop on Logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. http://www.uni-log.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Types, Lexical Sorts and Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPCS '10- 10th International Workshop on Natural Language Processing and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals: individuals and sets in a richly typed semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENSL'10 - 10th Workshop on Logic and Engineering of Natural Semantics of Language, Japanese Symposium for Artifitial Intelligence, International Society for AI - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jSAI-ISAI, Oct 2013, Hiyoshi, Kanagawa, Japan. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural framework for natural language semantics: many sorted logic and Hilbert operators in type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logic : Logic Colloquium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Symbolic Logic (ASL), Jul 2013, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Types Project - TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique sur corpus de récits de voyages pyrénéens : Une analyse syntaxique, sémantique et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie-Fleur Sandillon-Rezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp. 43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique d'un corpus de récits de voyages pyrénéens : Analyse syntaxique, sémantique et pragmatique dans le cadre de la théorie des types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp. 2485-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH CONGRESS OF LOGIC, METHODOLOGY AND PHILOSOPHY OF SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France. http://www.univ-nancy2.fr/poincare/documents/CLMPS2011ABSTRACTS/14thCLMPS2011_C2_Abrusci-Retore.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimens: &amp;quot;most of&amp;quot; generic NPs in a contextually flexible type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genius III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebuilding logic and rethinking language in interaction terms (CLMPS workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order lambda calculus for meaning assembly: on the logical syntax of plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coconat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking and understanding: cognitive processes and computational models of the language faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique / cognitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for Lambek calculus and partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Porello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of the Syntactic calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chieti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montague-based model of Generative Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Directions in Type-theoretic Grammars (NDTTG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Associative Categorial Grammars and Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Type Theoretic Grammars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ireland. pp.51--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montagovian Generative Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference on Formal Grammar (FG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata-Theoretic Approach to Minimalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Theoretic Syntax at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Unknown, Ireland. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trees underlying natural language sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Gérard Huet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for cyclic linear logic and Lambek calculus (joint work with S. Pogodalla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCAL Workshop on logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-Actes des Journées de la syntaxe: ordre des mots dans la phrase française, positions et topologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words as modules: a lexicalised grammar in the framework of linear logic proof nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical &amp; Computational Analysis of Natural Language (Proceedings of International conference on mathematical linguistics II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tarragone, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Nets for the Lambek Calculus - an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Roma Workshop: Proofs in Linguistic Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Roma, Italy, pp.241-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semantic readings of proof-nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal grammar 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Prague, Czech Republic. pp.57--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence meaning as argumentative dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL: Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. , 22nd Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended abstracts of the ESSLLI 2015 workshop TYTLES: Types Theory and Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: A Deductive Account of Natural Language Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.322, 2012, FoLLI-LNCS, 978-3-642-31554-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. Springer, 6700, pp.159, 2011, Lecture Notes in Computer Science, 978-3-642-21489-9. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Morrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 310 p, 2001, Lecture Notres in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Hassler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts fondateurs de la philosophie du langage : Le contexte en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (Chapitre 14), ISTE, pp.295-323, 2024, 9781836120032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Argumentation and Textual Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing in Artificial Intelligence—NLPinAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 939, Springer, pp.191-226, 2021, Studies in Computational Intelligence, 978-3030637866. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63787-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic: the other approach to non commutativity in logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio, Phil Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Lambek: The Interplay of Mathematics, Logic, and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer International Publishing, pp.299-345, 2021, Outstanding Contributions to Logic, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66545-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle square of opposition in the light of Hilbert's espilon and tau quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetra Sfondoni-Mentzou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle 2400 Years. Proceedings of the World Congress, May 23-28, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VII, Part 5, Aristotle University of Thessaloniki, pp.829-834, 2019, 978-960-243-716-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational account of virtual travelers in the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Aurnague; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantics of Dynamic Space in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-450, 2019, Part IV. Formal and computational aspects of motion-based narrations, 9789027203205. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.09lef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifiers, Sorts, and Base Types in the Montagovian Generative Lexicon and Related Type Theoretical Frameworks for Lexical Compositional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Perspectives in Type-Theoretical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Linguistics and Philosophy (98), pp.163-188, 2017, 978-3-319-50422-3. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50422-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of the non-sequential execution of Petri nets in partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Van Eijck; Vincent Van Oostrom; Albert Visser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.152-181, 2017, Lecture Notes in Logic, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316755921.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02189885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Lambek grammars from proof frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio; Bob Coecke; M. Moortgat; Ph. Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Categories and types in logic, language and physics -- Festschrift on the occasion of Jim Lambek's 90th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.108-135, 2014, Lecture Notes in Computer Science, 978-3-642-54788-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54789-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique mathématique et linguistique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraud Sénizergues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.24, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Lambert et H. Nolke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire, mélanges offerts à Claude Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271--286, 2005, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset logic: a logical and grammatical alternative to the Lambek calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the system F as a glue language for natural-language compositional-semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical logic and intuitionistic logic: equivalent formulations in natural deduction, Gödel-Kolmogorov-Glivenko translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM; LABRI. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01281243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A type theoretical framework for natural language semantics: the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some proof theoretical remarks on quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge representation model dedicated to the semantic analysis of the sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5951, INRIA. 2006, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084245v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5459, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5703, INRIA. 2005, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Non-Commutative Proof-Nets: perfect matchings, series-parallel orders and Hamiltonian circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5409, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Nets Step Transitions and Proofs in Partially Commutative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4288, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues : un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3917, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic as a Calculus of Directed Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3714, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Proof-nets: R&B-Graphs, Perfect Matchings and Series-parallel Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3652, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Logics and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Stabler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3780, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between coherence semantics and multiplicative proof nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2430, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on intersection types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2431, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-dual modality for &amp;quot;before&amp;quot; in the category of coherence spaces and in the category of hypercoherences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2432, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et séquents ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique linéaire et syntaxe des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="395150C1"/>
+    <w:nsid w:val="3F486BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-retore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2401-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076006913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/retore_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-019-09290-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cooper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasquali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Abrusci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2014.01.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy-Maria Real-Coelho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9187-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c All&#232;gre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.09865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03863462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symon Jory Stevens-Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.353.8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53829-3_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04950535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31605-1_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy Real" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48119-6_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2013.202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44121-3_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785656v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637326v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Porello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kobele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584832v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Morrill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915526v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63787-3_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66545-6_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02189885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316755921.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50422-3_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54789-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01281243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779214v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084245v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072881v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Stabler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-retore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2401-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076006913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/retore_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-019-09290-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cooper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasquali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Abrusci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy-Maria Real-Coelho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9187-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2014.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c All&#232;gre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.09865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03863462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symon Jory Stevens-Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.353.8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53829-3_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04950535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31605-1_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_66" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy Real" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48119-6_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2013.202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44121-3_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785656v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637326v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Porello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kobele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584832v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Morrill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915526v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63787-3_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66545-6_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50422-3_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02189885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316755921.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54789-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01281243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779214v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084245v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Stabler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>