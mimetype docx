--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Retoré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Retoré, professeur des universités Université de Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-retore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2401-9158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076006913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">retore_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a PhD in mathematical logic supervised by Jean-Yves Girard i discovered the applications of linear logic and type theory to natural language syntax (Lambek grammars) and semantics (à la Montague). I later focused on logic applied to semantics (compositonal semantics and lexical semantics with variables types) . More recently i have been studying the expression of logical operators in natural langage (in particular quantifiers), and i am planning to study the relation between natural language semantics and logical argumentation — and on a par extending and proving mathematical properties of the involved logical models. Since  2020 -- perhaps a side effect of covid,or an allergy to machine learning  -- I am coming back to mathematical logic --  linear logic, modal logic, categorical interpretations of proofs, topological semantics, and the likes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Positions:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, section informatique (U. Bordeaux 2003-2014, U. Montpellier 2014-&amp;gt;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRIA (1994-1997 Nancy, Rennes 1997-2002, Bordeaux 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Assistant, Imperial College, London September 1989 January 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploma:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en informatique (U. Nantes, 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD -- Doctorat de mathématiques (U. Paris 7 Denis Diderot, February 1993, dir. J.-Y. Girard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master -- DEA de mathématiques 1987 (U. Paris 7 Denis Diderot, June 1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BSc --  Maîtrise de Mathématiques Pures, (U. Paris 6 Pierre et Marie Curie, 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics and Computability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.287-307. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-019-09290-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche logique des grammaires catégorielles: une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grammaires catégorielles, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche logique des grammaires catégorielles : une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue commune au cœur du raisonnement, notamment mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La tribune des mathématiciens -- Mathématiques et langages : le feuilleton de l’automne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outline of type-theoretical approaches to lexical semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v5i2.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From logical and linguistic generics to Hilbert’s tau and epsilon quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Chatzikyriakidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hilbert’s epsilon and tau in Logic, Informatics and Linguistics, 4 (2), pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in Ordinary Language and Proof Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20-1, pp.185-205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’assertion de &amp;quot;chaque&amp;quot; et de &amp;quot;tout&amp;quot; et règles de déduction du quantificateur universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal semantics and the Montagovian generative lexicon ΛTyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-014-9187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;The blind spot. Lectures on logic&amp;quot; par J.-Y. Girard (European Mathematical Society, 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.136-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La déesse des petites victoires&amp;quot; Yannick Grannec (Editions Anne Carrière, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zémor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category theory, logic and formal linguistics: some connections, old and new</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jal.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Discourse processing&amp;quot; de Manfred Stede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.214--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable types for meaning assembly: a logical syntax for generic noun phrases introduced by &amp;quot;most</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Type-Theoretical Account of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.229-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faithful Representation of Non-Associative Lambek Grammars in Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.185--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Two-Step Approaches to Natural Language Formalisms de Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3), pp.227--229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Premier volet: la théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.35--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Second volet: Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.29--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles algorithmiques de l'acquisition de la syntaxe : concepts et méthodes, résultats et problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dikovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.123--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices pronominaux du français dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues: un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.301--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic AI for Natural Language Inference in French : combining LLMs and theorem provers for semantic parsing and natural language reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Abzianidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computational Semantics (IWCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich Heine University (HHU) Düsseldorf; ACL Special Interest Group on Computational Semantics (SIGSEM), Sep 2025, Düsseldorf, Germany. pp.242-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof-Theoretical Approach to Some Extensions of First Order Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQNL 2024 - 5th International Workshop on Automated Reasoning in Quantified Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.92-107, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.09865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Datasets for Automatic Detection of Textual Entailment and of Contradictions between Sentences in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Turin, Italy. pp.12173-12186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proof system for dialogical anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symon Jory Stevens-Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI3 2022 - 5th Workshop on Advances in Argumentation in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03863462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flag: a Self-Dual Modality for Non-Commutative Contraction and Duplication in the Category of Coherence Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint International Workshop on Linearity &amp; Trends in Linear Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugo Dal Lago; Valeria De Paiva, Jun 2020, Paris, France. pp.157-174, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.353.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferential Semantics as Argumentative Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCAI 2020 - 17th International Conference on Distributed Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, L´Aquila, Italy. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53829-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Linguistic Complexity: Introducing a New Categorial Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing 2018 - Symposium on Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.95-123, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30077-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Individuation and Counting Puzzle with $\lambda $ -DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan. pp.298-312, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31605-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04950535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing: Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagrams 2018 - 10th International Conference on Theory and Application of Diagrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91376-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy, Individuation and Co-Predication: a simple solution to the counting puzzle implemented using lambda-DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Copredication over a Deverbal that Reconciles Empirical Data with Computational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chaque vin a sa lie.&amp;quot; versus “Toute nuit a un jour.&amp;quot; --- does the difference in the human processing of &amp;quot; chaque&amp;quot; and &amp;quot; tout&amp;quot; match the difference between the proof rules for conjunction and quantification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Amblard; M. Musiol; M. Rebuschi, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Operators for the Lexical Semantics of Singular and Plural Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsilon: Hilbert’s Epsilon and Tau in Logic, Informatics and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Retoré; Stergios Chatzikyriakidis; Fabio Pasquali, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Books Events? Ontological Inclusions as Coercive Sub-Typing, Lexical Transfers as Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Semantics of Plurals and Massive Entities Using Many-Sorted Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2014 - 11th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSAI / isAI, Nov 2014, Kanagawa, Japan. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48119-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian generative lexicon ΛTyn: a type theoretical framework for natural language semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202--229, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TYPES.2013.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian Generative Lexicon ΛT yn: a Type Theoretical Framework for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES: International Workshop on Types and Proofs for Programs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Epsilon Operators and the Semantics of Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG: Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tübingen, Germany. pp.15-33, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44121-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des déterminants dans un cadre richement typé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonnes, France. http://aclweb.org/anthology-new/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Logical Representation of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLCS'13 - Natural Language and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Montagovian Lexicon for Polysemous Deverbal Nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on Universal Logic -- workshop on Logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. http://www.uni-log.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Types, Lexical Sorts and Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPCS '10- 10th International Workshop on Natural Language Processing and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals: individuals and sets in a richly typed semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENSL'10 - 10th Workshop on Logic and Engineering of Natural Semantics of Language, Japanese Symposium for Artifitial Intelligence, International Society for AI - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jSAI-ISAI, Oct 2013, Hiyoshi, Kanagawa, Japan. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural framework for natural language semantics: many sorted logic and Hilbert operators in type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logic : Logic Colloquium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Symbolic Logic (ASL), Jul 2013, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Types Project - TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique sur corpus de récits de voyages pyrénéens : Une analyse syntaxique, sémantique et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie-Fleur Sandillon-Rezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp. 43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique d'un corpus de récits de voyages pyrénéens : Analyse syntaxique, sémantique et pragmatique dans le cadre de la théorie des types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp. 2485-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH CONGRESS OF LOGIC, METHODOLOGY AND PHILOSOPHY OF SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France. http://www.univ-nancy2.fr/poincare/documents/CLMPS2011ABSTRACTS/14thCLMPS2011_C2_Abrusci-Retore.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimens: &amp;quot;most of&amp;quot; generic NPs in a contextually flexible type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genius III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebuilding logic and rethinking language in interaction terms (CLMPS workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order lambda calculus for meaning assembly: on the logical syntax of plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coconat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking and understanding: cognitive processes and computational models of the language faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique / cognitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for Lambek calculus and partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Porello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of the Syntactic calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chieti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montague-based model of Generative Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Directions in Type-theoretic Grammars (NDTTG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Associative Categorial Grammars and Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Type Theoretic Grammars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ireland. pp.51--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montagovian Generative Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference on Formal Grammar (FG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata-Theoretic Approach to Minimalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Theoretic Syntax at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Unknown, Ireland. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trees underlying natural language sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Gérard Huet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for cyclic linear logic and Lambek calculus (joint work with S. Pogodalla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCAL Workshop on logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-Actes des Journées de la syntaxe: ordre des mots dans la phrase française, positions et topologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words as modules: a lexicalised grammar in the framework of linear logic proof nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical &amp; Computational Analysis of Natural Language (Proceedings of International conference on mathematical linguistics II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tarragone, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Nets for the Lambek Calculus - an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Roma Workshop: Proofs in Linguistic Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Roma, Italy, pp.241-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semantic readings of proof-nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal grammar 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Prague, Czech Republic. pp.57--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence meaning as argumentative dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL: Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. , 22nd Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended abstracts of the ESSLLI 2015 workshop TYTLES: Types Theory and Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: A Deductive Account of Natural Language Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.322, 2012, FoLLI-LNCS, 978-3-642-31554-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. Springer, 6700, pp.159, 2011, Lecture Notes in Computer Science, 978-3-642-21489-9. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Morrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 310 p, 2001, Lecture Notres in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Hassler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts fondateurs de la philosophie du langage : Le contexte en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (Chapitre 14), ISTE, pp.295-323, 2024, 9781836120032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Argumentation and Textual Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing in Artificial Intelligence—NLPinAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 939, Springer, pp.191-226, 2021, Studies in Computational Intelligence, 978-3030637866. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63787-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic: the other approach to non commutativity in logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio, Phil Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Lambek: The Interplay of Mathematics, Logic, and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer International Publishing, pp.299-345, 2021, Outstanding Contributions to Logic, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66545-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle square of opposition in the light of Hilbert's espilon and tau quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetra Sfondoni-Mentzou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle 2400 Years. Proceedings of the World Congress, May 23-28, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VII, Part 5, Aristotle University of Thessaloniki, pp.829-834, 2019, 978-960-243-716-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational account of virtual travelers in the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Aurnague; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantics of Dynamic Space in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-450, 2019, Part IV. Formal and computational aspects of motion-based narrations, 9789027203205. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.09lef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifiers, Sorts, and Base Types in the Montagovian Generative Lexicon and Related Type Theoretical Frameworks for Lexical Compositional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Perspectives in Type-Theoretical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Linguistics and Philosophy (98), pp.163-188, 2017, 978-3-319-50422-3. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50422-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of the non-sequential execution of Petri nets in partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Van Eijck; Vincent Van Oostrom; Albert Visser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.152-181, 2017, Lecture Notes in Logic, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316755921.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02189885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Lambek grammars from proof frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio; Bob Coecke; M. Moortgat; Ph. Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Categories and types in logic, language and physics -- Festschrift on the occasion of Jim Lambek's 90th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.108-135, 2014, Lecture Notes in Computer Science, 978-3-642-54788-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54789-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique mathématique et linguistique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraud Sénizergues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.24, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Lambert et H. Nolke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire, mélanges offerts à Claude Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271--286, 2005, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset logic: a logical and grammatical alternative to the Lambek calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the system F as a glue language for natural-language compositional-semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical logic and intuitionistic logic: equivalent formulations in natural deduction, Gödel-Kolmogorov-Glivenko translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM; LABRI. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01281243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A type theoretical framework for natural language semantics: the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some proof theoretical remarks on quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge representation model dedicated to the semantic analysis of the sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5951, INRIA. 2006, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084245v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5459, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5703, INRIA. 2005, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Non-Commutative Proof-Nets: perfect matchings, series-parallel orders and Hamiltonian circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5409, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Nets Step Transitions and Proofs in Partially Commutative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4288, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues : un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3917, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic as a Calculus of Directed Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3714, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Proof-nets: R&B-Graphs, Perfect Matchings and Series-parallel Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3652, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Logics and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Stabler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3780, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between coherence semantics and multiplicative proof nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2430, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on intersection types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2431, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-dual modality for &amp;quot;before&amp;quot; in the category of coherence spaces and in the category of hypercoherences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2432, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et séquents ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique linéaire et syntaxe des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Retoré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian Retoré, professeur des universités Université de Montpellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-retore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2401-9158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076006913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">retore_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a PhD in mathematical logic supervised by Jean-Yves Girard i discovered the applications of linear logic and type theory to natural language syntax (Lambek grammars) and semantics (à la Montague). I later focused on logic applied to semantics (compositonal semantics and lexical semantics with variables types) . More recently i have been studying the expression of logical operators in natural langage (in particular quantifiers), and i am planning to study the relation between natural language semantics and logical argumentation — and on a par extending and proving mathematical properties of the involved logical models. Since  2020 -- perhaps a side effect of covid,or an allergy to machine learning  -- I am coming back to mathematical logic --  linear logic, modal logic, categorical interpretations of proofs, topological semantics, and the likes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Positions:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, section informatique (U. Bordeaux 2003-2014, U. Montpellier 2014-&amp;gt;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRIA (1994-1997 Nancy, Rennes 1997-2002, Bordeaux 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Assistant, Imperial College, London September 1989 January 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploma:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en informatique (U. Nantes, 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD -- Doctorat de mathématiques (U. Paris 7 Denis Diderot, February 1993, dir. J.-Y. Girard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master -- DEA de mathématiques 1987 (U. Paris 7 Denis Diderot, June 1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BSc --  Maîtrise de Mathématiques Pures, (U. Paris 6 Pierre et Marie Curie, 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics and Computability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.287-307. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-019-09290-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche logique des grammaires catégorielles: une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grammaires catégorielles, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche logique des grammaires catégorielles : une syntaxe tournée vers la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XL (2), pp.237-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue commune au cœur du raisonnement, notamment mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La tribune des mathématiciens -- Mathématiques et langages : le feuilleton de l’automne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outline of type-theoretical approaches to lexical semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v5i2.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From logical and linguistic generics to Hilbert’s tau and epsilon quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Chatzikyriakidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hilbert’s epsilon and tau in Logic, Informatics and Linguistics, 4 (2), pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in Ordinary Language and Proof Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20-1, pp.185-205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’assertion de &amp;quot;chaque&amp;quot; et de &amp;quot;tout&amp;quot; et règles de déduction du quantificateur universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.89-106. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal semantics and the Montagovian generative lexicon ΛTyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-014-9187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;The blind spot. Lectures on logic&amp;quot; par J.-Y. Girard (European Mathematical Society, 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.136-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La déesse des petites victoires&amp;quot; Yannick Grannec (Editions Anne Carrière, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zémor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category theory, logic and formal linguistics: some connections, old and new</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jal.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Discourse processing&amp;quot; de Manfred Stede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.214--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable types for meaning assembly: a logical syntax for generic noun phrases introduced by &amp;quot;most</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faithful Representation of Non-Associative Lambek Grammars in Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.185--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Type-Theoretical Account of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.229-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Two-Step Approaches to Natural Language Formalisms de Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3), pp.227--229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Second volet: Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.29--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques de la linguistique computationnelle. Premier volet: la théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.35--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles algorithmiques de l'acquisition de la syntaxe : concepts et méthodes, résultats et problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dikovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.123--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices pronominaux du français dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues: un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.301--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosymbolic AI for Natural Language Inference in French : combining LLMs and theorem provers for semantic parsing and natural language reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Abzianidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCS 2025 - 16th International Conference on Computational Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich Heine University (HHU) Düsseldorf; ACL Special Interest Group on Computational Semantics (SIGSEM), Sep 2025, Düsseldorf, Germany. pp.242-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof-Theoretical Approach to Some Extensions of First Order Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQNL 2024 - 5th International Workshop on Automated Reasoning in Quantified Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.92-107, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.09865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Datasets for Automatic Detection of Textual Entailment and of Contradictions between Sentences in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximos Skandalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Turin, Italy. pp.12173-12186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proof system for dialogical anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symon Jory Stevens-Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI3 2022 - 5th Workshop on Advances in Argumentation in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03863462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flag: a Self-Dual Modality for Non-Commutative Contraction and Duplication in the Category of Coherence Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint International Workshop on Linearity &amp; Trends in Linear Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugo Dal Lago; Valeria De Paiva, Jun 2020, Paris, France. pp.157-174, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.353.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferential Semantics as Argumentative Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCAI 2020 - 17th International Conference on Distributed Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, L´Aquila, Italy. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53829-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Linguistic Complexity: Introducing a New Categorial Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing 2018 - Symposium on Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.95-123, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30077-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Individuation and Counting Puzzle with $\lambda $ -DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan. pp.298-312, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31605-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04950535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing: Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagrams 2018 - 10th International Conference on Theory and Application of Diagrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91376-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy, Individuation and Co-Predication: a simple solution to the counting puzzle implemented using lambda-DRT and MGL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2018 - 15th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Copredication over a Deverbal that Reconciles Empirical Data with Computational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chaque vin a sa lie.&amp;quot; versus “Toute nuit a un jour.&amp;quot; --- does the difference in the human processing of &amp;quot; chaque&amp;quot; and &amp;quot; tout&amp;quot; match the difference between the proof rules for conjunction and quantification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Amblard; M. Musiol; M. Rebuschi, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Operators for the Lexical Semantics of Singular and Plural Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsilon: Hilbert’s Epsilon and Tau in Logic, Informatics and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Retoré; Stergios Chatzikyriakidis; Fabio Pasquali, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Books Events? Ontological Inclusions as Coercive Sub-Typing, Lexical Transfers as Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS: Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Semantics of Plurals and Massive Entities Using Many-Sorted Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2014 - 11th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSAI / isAI, Nov 2014, Kanagawa, Japan. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48119-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian generative lexicon ΛTyn: a type theoretical framework for natural language semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202--229, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TYPES.2013.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagovian Generative Lexicon ΛT yn: a Type Theoretical Framework for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES: International Workshop on Types and Proofs for Programs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.202-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typed Hilbert Epsilon Operators and the Semantics of Determiner Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG: Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tübingen, Germany. pp.15-33, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44121-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique des déterminants dans un cadre richement typé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonnes, France. http://aclweb.org/anthology-new/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals: individuals and sets in a richly typed semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENSL'10 - 10th Workshop on Logic and Engineering of Natural Semantics of Language, Japanese Symposium for Artifitial Intelligence, International Society for AI - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, jSAI-ISAI, Oct 2013, Hiyoshi, Kanagawa, Japan. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Logical Representation of Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLCS'13 - Natural Language and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Montagovian Lexicon for Polysemous Deverbal Nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livy-Maria Real-Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th world congress on Universal Logic -- workshop on Logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. http://www.uni-log.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Types, Lexical Sorts and Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPCS '10- 10th International Workshop on Natural Language Processing and Computer Science - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural framework for natural language semantics: many sorted logic and Hilbert operators in type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logic : Logic Colloquium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Symbolic Logic (ASL), Jul 2013, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-theoretical natural language semantics: on the system F for meaning assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Types Project - TYPES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique sur corpus de récits de voyages pyrénéens : Une analyse syntaxique, sémantique et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie-Fleur Sandillon-Rezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp. 43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique d'un corpus de récits de voyages pyrénéens : Analyse syntaxique, sémantique et pragmatique dans le cadre de la théorie des types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp. 2485-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH CONGRESS OF LOGIC, METHODOLOGY AND PHILOSOPHY OF SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France. http://www.univ-nancy2.fr/poincare/documents/CLMPS2011ABSTRACTS/14thCLMPS2011_C2_Abrusci-Retore.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimens: &amp;quot;most of&amp;quot; generic NPs in a contextually flexible type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genius III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order lambda calculus for meaning assembly: on the logical syntax of plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coconat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebuilding logic and rethinking language in interaction terms (CLMPS workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking and understanding: cognitive processes and computational models of the language faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique / cognitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for Lambek calculus and partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Porello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of the Syntactic calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chieti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montague-based model of Generative Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Directions in Type-theoretic Grammars (NDTTG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Associative Categorial Grammars and Abstract Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Type Theoretic Grammars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ireland. pp.51--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montagovian Generative Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference on Formal Grammar (FG 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automata-Theoretic Approach to Minimalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Theoretic Syntax at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Unknown, Ireland. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trees underlying natural language sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Gérard Huet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof nets without links for cyclic linear logic and Lambek calculus (joint work with S. Pogodalla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCAL Workshop on logic and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-Actes des Journées de la syntaxe: ordre des mots dans la phrase française, positions et topologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words as modules: a lexicalised grammar in the framework of linear logic proof nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical &amp; Computational Analysis of Natural Language (Proceedings of International conference on mathematical linguistics II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tarragone, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Nets for the Lambek Calculus - an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Roma Workshop: Proofs in Linguistic Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Roma, Italy, pp.241-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semantic readings of proof-nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal grammar 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Prague, Czech Republic. pp.57--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence meaning as argumentative dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL: Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. , 22nd Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended abstracts of the ESSLLI 2015 workshop TYTLES: Types Theory and Lexical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: A Deductive Account of Natural Language Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.322, 2012, FoLLI-LNCS, 978-3-642-31554-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. Springer, 6700, pp.159, 2011, Lecture Notes in Computer Science, 978-3-642-21489-9. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Morrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 310 p, 2001, Lecture Notres in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Hassler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts fondateurs de la philosophie du langage : Le contexte en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (Chapitre 14), ISTE, pp.295-323, 2024, 9781836120032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Argumentation and Textual Entailment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing in Artificial Intelligence—NLPinAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 939, Springer, pp.191-226, 2021, Studies in Computational Intelligence, 978-3030637866. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63787-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic: the other approach to non commutativity in logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio, Phil Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joachim Lambek: The Interplay of Mathematics, Logic, and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer International Publishing, pp.299-345, 2021, Outstanding Contributions to Logic, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66545-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle square of opposition in the light of Hilbert's espilon and tau quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetra Sfondoni-Mentzou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle 2400 Years. Proceedings of the World Congress, May 23-28, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VII, Part 5, Aristotle University of Thessaloniki, pp.829-834, 2019, 978-960-243-716-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational account of virtual travelers in the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Aurnague; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantics of Dynamic Space in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-450, 2019, Part IV. Formal and computational aspects of motion-based narrations, 9789027203205. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.66.09lef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifiers, Sorts, and Base Types in the Montagovian Generative Lexicon and Related Type Theoretical Frameworks for Lexical Compositional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Perspectives in Type-Theoretical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Linguistics and Philosophy (98), pp.163-188, 2017, 978-3-319-50422-3. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50422-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of the non-sequential execution of Petri nets in partially commutative linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Van Eijck; Vincent Van Oostrom; Albert Visser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.152-181, 2017, Lecture Notes in Logic, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316755921.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02189885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Lambek grammars from proof frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Casadio; Bob Coecke; M. Moortgat; Ph. Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Categories and types in logic, language and physics -- Festschrift on the occasion of Jim Lambek's 90th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.108-135, 2014, Lecture Notes in Computer Science, 978-3-642-54788-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54789-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique mathématique et linguistique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraud Sénizergues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.24, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Lambert et H. Nolke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire, mélanges offerts à Claude Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271--286, 2005, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset logic: a logical and grammatical alternative to the Lambek calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the system F as a glue language for natural-language compositional-semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical logic and intuitionistic logic: equivalent formulations in natural deduction, Gödel-Kolmogorov-Glivenko translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM; LABRI. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01281243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A type theoretical framework for natural language semantics: the Montagovian generative lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some proof theoretical remarks on quantification in ordinary language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Abrusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge representation model dedicated to the semantic analysis of the sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5951, INRIA. 2006, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084245v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe et Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5459, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Categorial Grammars: Lecture Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5703, INRIA. 2005, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Non-Commutative Proof-Nets: perfect matchings, series-parallel orders and Hamiltonian circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5409, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Nets Step Transitions and Proofs in Partially Commutative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4288, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes déductifs et traitement des langues : un panorama des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3917, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomset Logic as a Calculus of Directed Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3714, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handsome Proof-nets: R&B-Graphs, Perfect Matchings and Series-parallel Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3652, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Logics and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Stabler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3780, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between coherence semantics and multiplicative proof nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2430, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on intersection types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2431, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-dual modality for &amp;quot;before&amp;quot; in the category of coherence spaces and in the category of hypercoherences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2432, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et séquents ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique linéaire et syntaxe des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00354041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F486BA1"/>
+    <w:nsid w:val="A174EA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-retore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2401-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076006913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/retore_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-019-09290-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cooper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasquali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Abrusci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy-Maria Real-Coelho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9187-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2014.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c All&#232;gre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.09865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03863462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symon Jory Stevens-Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.353.8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53829-3_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04950535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31605-1_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_66" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy Real" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48119-6_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2013.202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44121-3_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785656v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637326v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Porello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kobele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584832v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Morrill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915526v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63787-3_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66545-6_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50422-3_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02189885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316755921.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54789-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01281243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779214v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084245v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Stabler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-retore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2401-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076006913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/retore_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-019-09290-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cooper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasquali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Abrusci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy-Maria Real-Coelho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9187-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2014.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bassac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dikovsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Nir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c All&#232;gre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.09865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03863462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symon Jory Stevens-Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.353.8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53829-3_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04950535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31605-1_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_66" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livy Real" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48119-6_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2013.202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44121-3_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785656v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637326v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Porello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kobele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584832v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Morrill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915526v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63787-3_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66545-6_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50422-3_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02189885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316755921.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54789-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01281243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779214v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084245v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Stabler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>