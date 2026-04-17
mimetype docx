--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Rey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated Gappy-POD to capture non-parameterized geometrical variation in fluid dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-022-00215-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive global-local analysis of heterogeneous structures based on a second-order interface coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.1241-1257. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02141-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI solver for substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Advanced Numerical Methods in Computational Solid Mechanics, 9 (24), pp.mathematics-1463043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9243165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface coupling method for the global–local analysis of heterogeneous models: A second-order homogenization-based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.113032. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103400. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive approximation of parametrized limits of matrix power algorithms – application to matrix inverses and log-determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.219-248. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488615v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mechanical systems using set based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.496-512. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-016-0245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave filtering through a selective Perfectly Matched Layer in multiscale couplings with dynamically incompatible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (8), pp.745-775. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructured formulations of nonlinear structure problems - influence of the interface condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (13), pp.1083-1105. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 287, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Series in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the quasi-continuum framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.280-294. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the strong prolongation equation for the construction of statically admissible stress fields: implementation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strict error bound with separated contributions of the discretization and of the iterative solver in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 270, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and selective reuse of Krylov subspaces for the resolution of sequences of nonlinear structural problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.60-83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear dual domain decomposition method : application to structural problems with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition strategy to efficiently solve structures containing repeated patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (7), pp.828 - 842. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.515-572. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02905857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the initial estimate of interface forces in FETI methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 192 (25), pp.2749-2764. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulations with discontinuous pressure field - Application to the mechanical study of a flexible bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAFELAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity metamodeling using reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de substitution multifidélité en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Régionale NAFEMS France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition tensorielle pour la calibration de lois de comportement en sciences des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 - Annual Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique par lignes de niveaux : mise en oeuvre non intrusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly parallel methods for numerical simulation in nonlinear structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Synthesis of Complex Parameters (SynCoP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptation of the tool MINIMATOR for the control of PDEs using interpolating model order reduction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Simulation at the System Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENS Cachan (Institut Farman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent interface between local and nonlocal models: application to transient dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Computational Mechanics (USNCCM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale computational framework for nonlocal discrete element models: reduction of spurious effects at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2013 - 5th International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ibiza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Farman, ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle en dynamique: réduction des réflexions aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the QC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal-oriented error estimation and adaptive control in the reduction of nonlocal particle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of localized phenomena in dynamics using multi-scale coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Structures Technology (CST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'utilisation des approches par décomposition de domaine en calcul de structures : estimation d'erreur a posteriori, traitement des non linéarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Desmeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un couplage discret/continu en dynamique explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et exploitation de modèles réduits dans les solveurs de Krylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie multi-échelle non-linéaire pour le calcul de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of structures using overlapping nonlinear patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2007 - 2d International Conference on Computational Methods for Coupled problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteen conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Berlin, Germany. pp.253 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multilevel strategies for nonlinear computations with domain decomposition: application to post-buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mixed non-linear domain decomposition method and its efficiency for post-buckling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul intensif et multirésolution en mécanique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005 - XVIIe Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle du flambage de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient non-linear domain decomposition methods for the post-buckling analysis of large aeronautical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass - European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel strategy for the nonlinear computation of highly heterogeneous and flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive Structural Zoom With Interfacial Coupling For Non-Compatible Heterogeneous Material Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modeling of Complex materials across the Scales (CMCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully nonlinear FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Solution Methods for Systems Arising from PDEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, CIRM-Luminy, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite element method in solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGraw Hill Education, pp.365, 2014, 9788838674464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of European Journal of Computational Mechanics, vol 19, N° 1-2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.328, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du IX Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LMT-ENS Cachan, pp.1492, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated real-time visualization and interaction for coupled Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Rey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive global-local analysis of heterogeneous structures based on a second-order interface coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.1241-1257. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02141-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated Gappy-POD to capture non-parameterized geometrical variation in fluid dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-022-00215-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI solver for substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Advanced Numerical Methods in Computational Solid Mechanics, 9 (24), pp.mathematics-1463043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9243165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface coupling method for the global–local analysis of heterogeneous models: A second-order homogenization-based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.113032. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103400. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive approximation of parametrized limits of matrix power algorithms – application to matrix inverses and log-determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.219-248. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488615v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mechanical systems using set based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.496-512. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-016-0245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave filtering through a selective Perfectly Matched Layer in multiscale couplings with dynamically incompatible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (8), pp.745-775. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructured formulations of nonlinear structure problems - influence of the interface condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (13), pp.1083-1105. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 287, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Series in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the strong prolongation equation for the construction of statically admissible stress fields: implementation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the quasi-continuum framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.280-294. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strict error bound with separated contributions of the discretization and of the iterative solver in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 270, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and selective reuse of Krylov subspaces for the resolution of sequences of nonlinear structural problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.60-83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear dual domain decomposition method : application to structural problems with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition strategy to efficiently solve structures containing repeated patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (7), pp.828 - 842. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.515-572. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02905857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the initial estimate of interface forces in FETI methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 192 (25), pp.2749-2764. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulations with discontinuous pressure field - Application to the mechanical study of a flexible bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAFELAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity metamodeling using reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de substitution multifidélité en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Régionale NAFEMS France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique par lignes de niveaux : mise en oeuvre non intrusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition tensorielle pour la calibration de lois de comportement en sciences des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 - Annual Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly parallel methods for numerical simulation in nonlinear structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Synthesis of Complex Parameters (SynCoP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptation of the tool MINIMATOR for the control of PDEs using interpolating model order reduction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Simulation at the System Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENS Cachan (Institut Farman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Farman, ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle en dynamique: réduction des réflexions aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent interface between local and nonlocal models: application to transient dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Computational Mechanics (USNCCM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale computational framework for nonlocal discrete element models: reduction of spurious effects at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2013 - 5th International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ibiza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the QC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal-oriented error estimation and adaptive control in the reduction of nonlocal particle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of localized phenomena in dynamics using multi-scale coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Structures Technology (CST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'utilisation des approches par décomposition de domaine en calcul de structures : estimation d'erreur a posteriori, traitement des non linéarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Desmeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un couplage discret/continu en dynamique explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et exploitation de modèles réduits dans les solveurs de Krylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteen conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Berlin, Germany. pp.253 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie multi-échelle non-linéaire pour le calcul de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of structures using overlapping nonlinear patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2007 - 2d International Conference on Computational Methods for Coupled problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multilevel strategies for nonlinear computations with domain decomposition: application to post-buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient non-linear domain decomposition methods for the post-buckling analysis of large aeronautical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass - European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mixed non-linear domain decomposition method and its efficiency for post-buckling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul intensif et multirésolution en mécanique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005 - XVIIe Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle du flambage de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel strategy for the nonlinear computation of highly heterogeneous and flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully nonlinear FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Solution Methods for Systems Arising from PDEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, CIRM-Luminy, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive Structural Zoom With Interfacial Coupling For Non-Compatible Heterogeneous Material Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modeling of Complex materials across the Scales (CMCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite element method in solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGraw Hill Education, pp.365, 2014, 9788838674464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of European Journal of Computational Mechanics, vol 19, N° 1-2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.328, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du IX Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LMT-ENS Cachan, pp.1492, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated real-time visualization and interaction for coupled Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103400" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-016-0245-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.01.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gavoille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labourdette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103400" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-016-0245-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.01.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gavoille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labourdette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>