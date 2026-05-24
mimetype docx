--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Rey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive global-local analysis of heterogeneous structures based on a second-order interface coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.1241-1257. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02141-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated Gappy-POD to capture non-parameterized geometrical variation in fluid dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-022-00215-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI solver for substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Advanced Numerical Methods in Computational Solid Mechanics, 9 (24), pp.mathematics-1463043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9243165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface coupling method for the global–local analysis of heterogeneous models: A second-order homogenization-based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.113032. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103400. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive approximation of parametrized limits of matrix power algorithms – application to matrix inverses and log-determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.219-248. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488615v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mechanical systems using set based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.496-512. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-016-0245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave filtering through a selective Perfectly Matched Layer in multiscale couplings with dynamically incompatible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (8), pp.745-775. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructured formulations of nonlinear structure problems - influence of the interface condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (13), pp.1083-1105. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 287, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Series in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the strong prolongation equation for the construction of statically admissible stress fields: implementation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the quasi-continuum framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.280-294. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strict error bound with separated contributions of the discretization and of the iterative solver in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 270, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and selective reuse of Krylov subspaces for the resolution of sequences of nonlinear structural problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.60-83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear dual domain decomposition method : application to structural problems with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition strategy to efficiently solve structures containing repeated patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (7), pp.828 - 842. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.515-572. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02905857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the initial estimate of interface forces in FETI methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 192 (25), pp.2749-2764. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulations with discontinuous pressure field - Application to the mechanical study of a flexible bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAFELAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity metamodeling using reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de substitution multifidélité en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Régionale NAFEMS France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique par lignes de niveaux : mise en oeuvre non intrusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition tensorielle pour la calibration de lois de comportement en sciences des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 - Annual Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly parallel methods for numerical simulation in nonlinear structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Synthesis of Complex Parameters (SynCoP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptation of the tool MINIMATOR for the control of PDEs using interpolating model order reduction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Simulation at the System Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENS Cachan (Institut Farman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Farman, ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle en dynamique: réduction des réflexions aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent interface between local and nonlocal models: application to transient dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Computational Mechanics (USNCCM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale computational framework for nonlocal discrete element models: reduction of spurious effects at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2013 - 5th International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ibiza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the QC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal-oriented error estimation and adaptive control in the reduction of nonlocal particle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of localized phenomena in dynamics using multi-scale coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Structures Technology (CST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'utilisation des approches par décomposition de domaine en calcul de structures : estimation d'erreur a posteriori, traitement des non linéarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Desmeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un couplage discret/continu en dynamique explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et exploitation de modèles réduits dans les solveurs de Krylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteen conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Berlin, Germany. pp.253 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie multi-échelle non-linéaire pour le calcul de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of structures using overlapping nonlinear patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2007 - 2d International Conference on Computational Methods for Coupled problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multilevel strategies for nonlinear computations with domain decomposition: application to post-buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient non-linear domain decomposition methods for the post-buckling analysis of large aeronautical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass - European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mixed non-linear domain decomposition method and its efficiency for post-buckling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul intensif et multirésolution en mécanique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005 - XVIIe Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle du flambage de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel strategy for the nonlinear computation of highly heterogeneous and flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully nonlinear FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Solution Methods for Systems Arising from PDEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, CIRM-Luminy, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive Structural Zoom With Interfacial Coupling For Non-Compatible Heterogeneous Material Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modeling of Complex materials across the Scales (CMCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite element method in solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGraw Hill Education, pp.365, 2014, 9788838674464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of European Journal of Computational Mechanics, vol 19, N° 1-2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.328, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du IX Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LMT-ENS Cachan, pp.1492, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated real-time visualization and interaction for coupled Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Rey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated Gappy-POD to capture non-parameterized geometrical variation in fluid dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-022-00215-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive global-local analysis of heterogeneous structures based on a second-order interface coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.1241-1257. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02141-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI solver for substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Advanced Numerical Methods in Computational Solid Mechanics, 9 (24), pp.mathematics-1463043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9243165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface coupling method for the global–local analysis of heterogeneous models: A second-order homogenization-based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.113032. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103400. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonintrusive approximation of parametrized limits of matrix power algorithms – application to matrix inverses and log-determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.219-248. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488615v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mechanical systems using set based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.496-512. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-016-0245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave filtering through a selective Perfectly Matched Layer in multiscale couplings with dynamically incompatible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (8), pp.745-775. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructured formulations of nonlinear structure problems - influence of the interface condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (13), pp.1083-1105. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 287, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Series in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the quasi-continuum framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.280-294. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the strong prolongation equation for the construction of statically admissible stress fields: implementation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strict error bound with separated contributions of the discretization and of the iterative solver in non-overlapping domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 270, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and selective reuse of Krylov subspaces for the resolution of sequences of nonlinear structural problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.60-83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear dual domain decomposition method : application to structural problems with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition strategy to efficiently solve structures containing repeated patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (7), pp.828 - 842. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.515-572. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02905857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the initial estimate of interface forces in FETI methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 192 (25), pp.2749-2764. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulations with discontinuous pressure field - Application to the mechanical study of a flexible bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearly preconditioned FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAFELAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity metamodeling using reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de substitution multifidélité en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Régionale NAFEMS France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Rolfes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition tensorielle pour la calibration de lois de comportement en sciences des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 - Annual Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique par lignes de niveaux : mise en oeuvre non intrusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly parallel methods for numerical simulation in nonlinear structural mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Synthesis of Complex Parameters (SynCoP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptation of the tool MINIMATOR for the control of PDEs using interpolating model order reduction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Simulation at the System Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENS Cachan (Institut Farman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent interface between local and nonlocal models: application to transient dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Computational Mechanics (USNCCM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale computational framework for nonlocal discrete element models: reduction of spurious effects at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2013 - 5th International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ibiza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles multi-échelles espace/temps en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Farman, ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle en dynamique: réduction des réflexions aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically consistent approximations of the energy in the QC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal-oriented error estimation and adaptive control in the reduction of nonlocal particle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of localized phenomena in dynamics using multi-scale coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Structures Technology (CST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'utilisation des approches par décomposition de domaine en calcul de structures : estimation d'erreur a posteriori, traitement des non linéarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Desmeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un couplage discret/continu en dynamique explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et exploitation de modèles réduits dans les solveurs de Krylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of structures using overlapping nonlinear patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2007 - 2d International Conference on Computational Methods for Coupled problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie multi-échelle non-linéaire pour le calcul de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pebrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteen conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Berlin, Germany. pp.253 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multilevel strategies for nonlinear computations with domain decomposition: application to post-buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mixed non-linear domain decomposition method and its efficiency for post-buckling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul intensif et multirésolution en mécanique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005 - XVIIe Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle du flambage de grandes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient non-linear domain decomposition methods for the post-buckling analysis of large aeronautical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucass - European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel strategy for the nonlinear computation of highly heterogeneous and flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Nouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive Structural Zoom With Interfacial Coupling For Non-Compatible Heterogeneous Material Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wangermez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Guidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modeling of Complex materials across the Scales (CMCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully nonlinear FETI method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Negrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Solution Methods for Systems Arising from PDEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, CIRM-Luminy, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite element method in solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGraw Hill Education, pp.365, 2014, 9788838674464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of European Journal of Computational Mechanics, vol 19, N° 1-2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.328, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du IX Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LMT-ENS Cachan, pp.1492, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated real-time visualization and interaction for coupled Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Vuyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103400" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-016-0245-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.01.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gavoille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labourdette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103400" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-016-0245-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.01.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gavoille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mariotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Frangi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labourdette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>