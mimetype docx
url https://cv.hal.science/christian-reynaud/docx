--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -598,209 +598,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet en Islam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’approche écologique dans les théories de l’apprentissage : une perspective de recherche concernant le « sujet-apprenant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Capapé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Le sujet dans les éducations à, 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.985⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Le sujet dans les éducations à, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.1048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385390v1</w:t>
+                <w:t xml:space="preserve">hal-01385404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche écologique dans les théories de l’apprentissage : une perspective de recherche concernant le « sujet-apprenant »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sujet en Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Capapé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Le sujet dans les éducations à, 36 (2), </w:t>
+              <w:t xml:space="preserve">, 2014, Le sujet dans les éducations à, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.1048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385404v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une éducation à la biodiversité : prise en compte des savoirs, de l’affectivité et des comportements</w:t>
               </w:r>
@@ -1356,286 +1356,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of native trees by local communities in the forests of Ketou: a new challenge for habitat restoration in Benin Republic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d’une éducation à la biodiversité – Les apports théoriques du changement conceptuel tendance « chaude » et du débat socio-cognitif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houngnon Alfred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress for Conservation Biology ICCB ECCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les ‘éducation à’ - Un (des) levier(s) de transformation du système éducatif ? ». Rouen : 171-187.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Lange, Nov 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412776v1</w:t>
+                <w:t xml:space="preserve">hal-01412781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’indicateurs de développement d’une posture écocitoyenne chez les étudiants pour évaluer les effets de l’éducation au développement durable dans l’enseignement supérieur.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation of native trees by local communities in the forests of Ketou: a new challenge for habitat restoration in Benin Republic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houngnon Alfred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les ‘éducation à’ - Un (des) levier(s) de transformation du système éducatif ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marc Lange, Nov 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th International Congress for Conservation Biology ICCB ECCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412789v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une éducation à la biodiversité – Les apports théoriques du changement conceptuel tendance « chaude » et du débat socio-cognitif.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Franc</w:t>
+                <w:t xml:space="preserve">Elaboration d’indicateurs de développement d’une posture écocitoyenne chez les étudiants pour évaluer les effets de l’éducation au développement durable dans l’enseignement supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Reaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les ‘éducation à’ - Un (des) levier(s) de transformation du système éducatif ? ». Rouen : 171-187.</w:t>
+              <w:t xml:space="preserve">Colloque « Les ‘éducation à’ - Un (des) levier(s) de transformation du système éducatif ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Marc Lange, Nov 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412781v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation à l’environnement et le développement du « pensée non dogmatique ».</w:t>
               </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Reaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Environmental Education Congress </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marrakesh, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2758,51 +2758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cottereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0875" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fiorini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fontan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revel Martine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Malek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Capap&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIP2015.45.4.11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafrafi-Nouira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kamel-Moutalibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaiza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/aip2015.45.2.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.985" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Franc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WDXWN6MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poydenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Reaidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.978" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.favre.2008.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cottereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0875" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fiorini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fontan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revel Martine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Malek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Capap&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIP2015.45.4.11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafrafi-Nouira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kamel-Moutalibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaiza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/aip2015.45.2.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Franc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WDXWN6MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poydenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Reaidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.978" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.favre.2008.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>