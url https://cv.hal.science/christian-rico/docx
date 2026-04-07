--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1729,51 +1729,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (1), pp.149-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2020.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2021.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201205v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -2644,269 +2644,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovación sin desarollo: el taller metalúrgico de la Juncada (Peracense, Teruel). Evidencias de la producción de hierro en los siglos IV-III A.C. en el ámbito celtibérico del área minera de Sierra Menera</w:t>
+                <w:t xml:space="preserve">La curia de Labitolosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Villargordo Ros</w:t>
+                <w:t xml:space="preserve">Carmen Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemente Polo Cutando</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+                <w:t xml:space="preserve">Maria Angeles Magallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kobie. Serie paleoantropología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.75-92</w:t>
+              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962011v1</w:t>
+                <w:t xml:space="preserve">hal-01536960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La curia de Labitolosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovación sin desarollo: el taller metalúrgico de la Juncada (Peracense, Teruel). Evidencias de la producción de hierro en los siglos IV-III A.C. en el ámbito celtibérico del área minera de Sierra Menera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Villargordo Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Guiral</w:t>
+                <w:t xml:space="preserve">Clemente Polo Cutando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angeles Magallón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.69-96</w:t>
+              <w:t xml:space="preserve">Kobie. Serie paleoantropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.75-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536960v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les itinéraires du commerce du cuivre et du plomb hispanique à l'époque romaine dans le monde méditerranéen</w:t>
               </w:r>
@@ -3526,51 +3526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La provenance des barres de fer romaines des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : étude archéologique et archéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,51 +5289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer de la Montagne Noire : derniers résultats des études de traçabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La curia de Labitolosa&amp;quot;, Las sedes de los ordines decurionum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur une méthode de détermination de provenance des objets en fer de la sidérurgie ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,51 +6712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BA901D0"/>
+    <w:nsid w:val="F5FE8A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6943,51 +6943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-rico" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-273X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035406542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Luc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.896.c11653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monterroso-Checa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Zarzalejos-Prieto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palero-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759424000035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04215629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez Batanero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/onoba.vi11.7414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/nlzb-ddt6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vacri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez Izquierdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nesta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Orejas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villargordo Ros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Polo Cutando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Decombeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3207" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04265459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.24" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gand&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8132" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03551806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scienzeelettere.it/book/50216.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01999044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952434v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.44371" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04261207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-rico" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-273X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035406542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Luc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.896.c11653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monterroso-Checa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Zarzalejos-Prieto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palero-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759424000035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04215629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez Batanero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/onoba.vi11.7414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.57" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/nlzb-ddt6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vacri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez Izquierdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nesta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Orejas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villargordo Ros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Polo Cutando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Decombeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3207" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04265459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.24" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gand&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8132" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03551806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scienzeelettere.it/book/50216.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01999044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952434v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.44371" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04261207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>