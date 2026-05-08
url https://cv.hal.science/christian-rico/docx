--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -790,230 +790,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce du cuivre et du plomb hispaniques à l'époque romaine (IIe s. a.C.-Ier s. p.C.). les itinéraires de rassemblement, d'exportation et de distribution des métaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mina romana de plomo argentífero de la rambla del Abenque (Sierra minera de Cartagena): morfología de los trabajos de extracción, tipos de mineralización y cronología de la explotación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Domergue</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congreso Internacional sobre Minería y Metalurgia Históricas en el Suroeste europeo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Granada, Espagne. pp.121-130</w:t>
+              <w:t xml:space="preserve">Presente y futuro de los paisajes mineros del pasado: estudios sobre minería, metalurgia y poblamiento. VIII Congreso sobre minería y metalurgia históricas en el sudoeste europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Granada (Spain), España. pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075735v1</w:t>
+                <w:t xml:space="preserve">hal-01962269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mina romana de plomo argentífero de la rambla del Abenque (Sierra minera de Cartagena): morfología de los trabajos de extracción, tipos de mineralización y cronología de la explotación</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commerce du cuivre et du plomb hispaniques à l'époque romaine (IIe s. a.C.-Ier s. p.C.). les itinéraires de rassemblement, d'exportation et de distribution des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presente y futuro de los paisajes mineros del pasado: estudios sobre minería, metalurgia y poblamiento. VIII Congreso sobre minería y metalurgia históricas en el sudoeste europeo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Granada (Spain), España. pp.131-139</w:t>
+              <w:t xml:space="preserve">VIII Congreso Internacional sobre Minería y Metalurgia Históricas en el Suroeste europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Granada, Espagne. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962269v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lingots d’Espagne et leur transport en Méditerranée. Approche archéologique et épigraphique</w:t>
               </w:r>
@@ -1062,234 +1062,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monumentalizacion de una ciudad pequena : el ejemplo de Labitolosa (La puebla de Castro, Huesca, Espana)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El comercio de los metales en el Mediterráneo occidental en la época romana a traves de los hallazgos subacuáticos. Estado actual de la investigación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire : actes du colloque de Villeneuve-sur-Lot, 10-12 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, VIè Congrès Aquitania, Sep 2015, Villeneuve-sur-Lot, France. pp.291-313</w:t>
+              <w:t xml:space="preserve">IKUWA V. Actas del V Congreso internacional de Arqueología Subacuática. Un patrimonio para la humanidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Carthagène, España. pp.590-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03591429v1</w:t>
+                <w:t xml:space="preserve">hal-01896305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El comercio de los metales en el Mediterráneo occidental en la época romana a traves de los hallazgos subacuáticos. Estado actual de la investigación</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La monumentalizacion de una ciudad pequena : el ejemplo de Labitolosa (La puebla de Castro, Huesca, Espana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IKUWA V. Actas del V Congreso internacional de Arqueología Subacuática. Un patrimonio para la humanidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Carthagène, España. pp.590-609</w:t>
+              <w:t xml:space="preserve">Monumental! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire : actes du colloque de Villeneuve-sur-Lot, 10-12 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, VIè Congrès Aquitania, Sep 2015, Villeneuve-sur-Lot, France. pp.291-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896305v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation en concessions des mines de l’Hispanie romaine. Que dit l’archéologie ?</w:t>
               </w:r>
@@ -1971,173 +1971,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de « Antonio Caballos Rufino, Augustus, Pater Hispalensium. Los orígenes institucionales de la Sevilla romana entre la República y el Imperio. Séville : Real Academia Sevillana de Buenas Letras, 2016 »</w:t>
+                <w:t xml:space="preserve">Recension de « Daniel Mateo Corredor, Comercio anfórico y relaciones mercantiles en Hispania Ulterior (ss. II AC—II DC). Instrumenta, 52. Barcelona: Universitat de Barcelona, 2016 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053646v1</w:t>
+                <w:t xml:space="preserve">hal-02053662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de « Daniel Mateo Corredor, Comercio anfórico y relaciones mercantiles en Hispania Ulterior (ss. II AC—II DC). Instrumenta, 52. Barcelona: Universitat de Barcelona, 2016 »</w:t>
+                <w:t xml:space="preserve">Recension de « Antonio Caballos Rufino, Augustus, Pater Hispalensium. Los orígenes institucionales de la Sevilla romana entre la República y el Imperio. Séville : Real Academia Sevillana de Buenas Letras, 2016 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053662v1</w:t>
+                <w:t xml:space="preserve">hal-02053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe d’ateliers du Cabezo del Pino (Sierra Minera de Cartagena-La Unión, Murcia) et l’organisation de l’activité minière à Carthago Noua à la fin de la République romaine. Apports croisés de l’archéologie et de la géochimie</w:t>
               </w:r>
@@ -2404,51 +2404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.163-180. </w:t>
@@ -2644,269 +2644,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La curia de Labitolosa</w:t>
+                <w:t xml:space="preserve">Innovación sin desarollo: el taller metalúrgico de la Juncada (Peracense, Teruel). Evidencias de la producción de hierro en los siglos IV-III A.C. en el ámbito celtibérico del área minera de Sierra Menera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Guiral</w:t>
+                <w:t xml:space="preserve">Carolina Villargordo Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angeles Magallón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+                <w:t xml:space="preserve">Clemente Polo Cutando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.69-96</w:t>
+              <w:t xml:space="preserve">Kobie. Serie paleoantropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.75-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536960v1</w:t>
+                <w:t xml:space="preserve">hal-01962011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovación sin desarollo: el taller metalúrgico de la Juncada (Peracense, Teruel). Evidencias de la producción de hierro en los siglos IV-III A.C. en el ámbito celtibérico del área minera de Sierra Menera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La curia de Labitolosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemente Polo Cutando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+                <w:t xml:space="preserve">Carmen Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+                <w:t xml:space="preserve">Maria Angeles Magallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kobie. Serie paleoantropología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.75-92</w:t>
+              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962011v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les itinéraires du commerce du cuivre et du plomb hispanique à l'époque romaine dans le monde méditerranéen</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vaste exploitation minière du second âge du Fer. La mine de cuivre des Barrencs (Lastours, Fournes-Cabardès, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,51 +3319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las minas romanas de Carthago Noua. Avance de las investigaciones en la Rambla del Abenque (Sierra de Cartagena)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3526,51 +3526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La provenance des barres de fer romaines des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : étude archéologique et archéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,77 +3660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcas sobre materiales de construcción hallados en Labitolosa (La Puebla de Castro, Huesca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3768,90 +3768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavaciones en la ciudad hispano-romana de Labitolosa (La Puebla de Castro, Huesca). Informe preliminar de la campaña de Labitolosa 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.343-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3876,103 +3876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavaciones en la ciudad hispano-romana de Labitolosa (La Puebla de Castro, Huesca). Informe preliminar de la campaña de Labitolosa 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.373-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,90 +4131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labitolosa (Cerro Calvario, La Pueblo de Castro). Informe de 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4256,103 +4256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labitolosa (La Puebla de Castro). Informe de la campaña de excavación arqueológica de 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesaraugusta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 68, pp.241-305</w:t>
@@ -4485,644 +4485,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge. Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le marché des métaux à l'époque romaine. Acteurs privés et publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.355-378, 2021, 9782728314065. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.efr.7812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.8132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318909v1</w:t>
+                <w:t xml:space="preserve">hal-03318907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions. Le « marché » des matières premières en question(s)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El plomo de Nerón. Primer avance sobre el cargamento de plomo del pecio romano de Bou Ferrer (La Vila Joiosa, Alicante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulia Baratta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumenta Inscripta VIII. Plumbum litteratum. Studia epigraphica Giovanni Mennella oblata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scienze e lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-35, 2021, Armariolum. Studi dedicati alla vita quotidiana nel mondo classico, 978-88-6687-191-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318911v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El carregament de lingots de plom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carlos De Juan; Franca Cibecchini; Antonio Espinosa; José Antonio Moya. </w:t>
+              <w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El derelicte Bou Ferrer (la Vila Joiosa, Comunitat Valenciana, Espanya). Investigació, conservació i divulgació d’un jaciment subaquàtic excepcional (2012-2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2021, 9782728314065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.7812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201200v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tres lingotes de plomo de L•Planius•Himil(...) hallados en el Portus Sucro, Cullera (Valencia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asunción Fernández Izquierdo</w:t>
+                <w:t xml:space="preserve">Conclusions. Le « marché » des matières premières en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABANTOS. Homenaje a Paloma Cabrera Bonet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.463-473, 2021, 9782728314065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.8178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201210v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché des métaux à l'époque romaine. Acteurs privés et publics</w:t>
+                <w:t xml:space="preserve">El carregament de lingots de plom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos De Juan; Franca Cibecchini; Antonio Espinosa; José Antonio Moya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">El derelicte Bou Ferrer (la Vila Joiosa, Comunitat Valenciana, Espanya). Investigació, conservació i divulgació d’un jaciment subaquàtic excepcional (2012-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-98, 2021, 978-84-482-6629-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.efr.8132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03318907v1</w:t>
+                <w:t xml:space="preserve">hal-04201200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El plomo de Nerón. Primer avance sobre el cargamento de plomo del pecio romano de Bou Ferrer (La Vila Joiosa, Alicante)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tres lingotes de plomo de L•Planius•Himil(...) hallados en el Portus Sucro, Cullera (Valencia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Gandía Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Fernández Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumenta Inscripta VIII. Plumbum litteratum. Studia epigraphica Giovanni Mennella oblata</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-35, 2021, Armariolum. Studi dedicati alla vita quotidiana nel mondo classico, 978-88-6687-191-0</w:t>
+              <w:t xml:space="preserve">ABANTOS. Homenaje a Paloma Cabrera Bonet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.343-351, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551806v1</w:t>
+                <w:t xml:space="preserve">hal-04201210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mines d’Hispanie et d’ailleurs. Coup d’œil sur le commerce des métaux dans l’Occident méditerranéen à l’époque romaine</w:t>
               </w:r>
@@ -5188,221 +5188,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le domaine des Forges : au cœur d’une région sidérurgique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fer de la Montagne Noire : derniers résultats des études de traçabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Fabre, Claude Domergue, Francis Dabosi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fer romain de la Montagne Noire. Martys 2 : les débuts. 25 années de recherches pluridisciplinaires (1988-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Association de la Revue archéologique de Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.253-282, 2016, Revue archéologique de Narbonnaise, 979-10-92655-03-2</w:t>
+              <w:t xml:space="preserve">, pp.369-385, 2016, Revue archéologique de Narbonnaise, 979-10-92655-03-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999044v1</w:t>
+                <w:t xml:space="preserve">hal-01978486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer de la Montagne Noire : derniers résultats des études de traçabilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le domaine des Forges : au cœur d’une région sidérurgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fer romain de la Montagne Noire. Martys 2 : les débuts. 25 années de recherches pluridisciplinaires (1988-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Association de la Revue archéologique de Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.369-385, 2016, Revue archéologique de Narbonnaise, 979-10-92655-03-2</w:t>
+              <w:t xml:space="preserve">, pp.253-282, 2016, Revue archéologique de Narbonnaise, 979-10-92655-03-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978486v1</w:t>
+                <w:t xml:space="preserve">hal-01999044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le commerce du vin de Tarraconaise au début de l'époque impériale</w:t>
               </w:r>
@@ -5461,103 +5461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La curia de Labitolosa&amp;quot;, Las sedes de los ordines decurionum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispania. Análisis e interpretación de la curia en las ciudades hispanorromanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anejos de AEspA, pp.69-96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur une méthode de détermination de provenance des objets en fer de la sidérurgie ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,51 +5975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ángel Asensio Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Guiral Pelegrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6296,51 +6296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amphithéâtre romain de Purpan-Ancely à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,51 +6481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans LAROCHE M., BRUXELLES L., GALANT P., AMBERT M. (dir.), Paysages pour l’Homme. Acte colloque en hommage à Paul Ambert, (15-19 OCT. 2019, Cabrières), ACAC, pp.275-278, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -6712,51 +6712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5FE8A23"/>
+    <w:nsid w:val="E8BE61C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6943,51 +6943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-rico" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-273X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035406542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Luc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.896.c11653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monterroso-Checa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Zarzalejos-Prieto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palero-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759424000035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04215629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez Batanero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/onoba.vi11.7414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.57" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/nlzb-ddt6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vacri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez Izquierdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nesta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Orejas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villargordo Ros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Polo Cutando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Decombeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3207" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04265459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.24" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gand&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8132" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03551806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scienzeelettere.it/book/50216.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01999044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952434v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.44371" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04261207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-rico" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-273X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035406542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Luc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.896.c11653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monterroso-Checa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Zarzalejos-Prieto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palero-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759424000035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04215629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez Batanero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/onoba.vi11.7414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.57" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/nlzb-ddt6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vacri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez Izquierdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nesta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Orejas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villargordo Ros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Polo Cutando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Decombeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3207" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04265459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.24" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8132" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8132" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03551806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scienzeelettere.it/book/50216.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gand&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01896295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01999044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952434v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04201204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.44371" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04174240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04261207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>